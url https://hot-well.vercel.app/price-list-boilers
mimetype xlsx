--- v0 (2026-06-25)
+++ v1 (2026-08-26)
@@ -15,58 +15,58 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Обладнання BAXI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Бакси_настенные_стандартной_энергоэффективности">#REF!</definedName>
     <definedName localSheetId="0" name="Baxi_настенные">#REF!</definedName>
     <definedName localSheetId="0" name="Бакси_настенные_стандартной_энергоэффективности">#REF!</definedName>
     <definedName name="Baxi_котлы_коммерческая_серия">#REF!</definedName>
     <definedName localSheetId="0" name="Baxi_котлы_коммерческая_серия">#REF!</definedName>
     <definedName name="Baxi_настенные">#REF!</definedName>
   </definedNames>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="jW2STcQLWBptqJC69Iw7qGdThzGwPlGQl/ppvNvXL/A="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="qs8L0seKYHB767JgnuQXhTV370RknFXGV0PjFKXFxvA="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="184">
   <si>
     <t>Тел./факс: +38(057)766-01-26, 754-40-08,  e-mail: sales@hot-well.com</t>
   </si>
   <si>
     <t xml:space="preserve">61052, Харків, вул. Конєва, 4. </t>
   </si>
   <si>
     <t>розрахунковий курс</t>
   </si>
   <si>
     <t>www.hot-well.com</t>
   </si>
   <si>
     <t>Діє з  25.03.2026</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування товарної позиції</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
@@ -169,53 +169,50 @@
   <si>
     <t>DUO-TEC COMPACT Е - компактний, конденсаційний, двоконтурний котел, теплообмінник і пальник із нержавіючої сталі, модуляція 1:7, композитна г/група, (латунна г/група з сервоприводом в одноконтурній моделі), енергозберігаючий циркуляційний насос з повною модуляцією потужності  (згідно з ErP - клас А). РК-дисплей зі світлодіодним підсвічуванням білого кольору.</t>
   </si>
   <si>
     <t>A7722080</t>
   </si>
   <si>
     <t>DUO-TEC COMPACT Е 1.24</t>
   </si>
   <si>
     <t>A7722081</t>
   </si>
   <si>
     <t>DUO-TEC COMPACT Е 20</t>
   </si>
   <si>
     <t>20 кВт</t>
   </si>
   <si>
     <t>A7722082</t>
   </si>
   <si>
     <t xml:space="preserve">DUO-TEC COMPACT Е 24                                                           НАЙКРАЩА ЦІНА!               </t>
   </si>
   <si>
-    <t xml:space="preserve">DUO-TEC COMPACT Е 24 + Коаксіальна труба в комплекті з куточком 90 для конденсаційних котлів.      НАЙКРАЩА ЦІНА!  </t>
-[...1 lines deleted...]
-  <si>
     <t>A7722083</t>
   </si>
   <si>
     <t>DUO-TEC COMPACT Е 28</t>
   </si>
   <si>
     <t>LUNA DUO-TEC Е - конденсаційний котел з теплообмінником та пальником із нержавіючої сталі, погодозалежною автоматикою та інтелектуальною системою керування, РК-дисплей зі світлодіодним підсвічуванням білого кольору, модуляція потужності 1:7, латунна г/група, енергозберігаючий циркуляційний насос з повною модуляцією потужності  (згідно з ErP - клас А).</t>
   </si>
   <si>
     <t>A7720023</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <color theme="1"/>
         <sz val="12.0"/>
       </rPr>
       <t xml:space="preserve">LUNA DUO-TEC Е 1.24       </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <color rgb="FFFF0000"/>
         <sz val="12.0"/>
@@ -282,66 +279,54 @@
   <si>
     <t xml:space="preserve">LUNA DUO-TEC Е 40             </t>
   </si>
   <si>
     <t>40 кВт</t>
   </si>
   <si>
     <t>NUVOLA DUO-TEC - конденсаційний котел з теплообмінником та пальником із нержавіючої сталі, вбудованим бойлером 45л із нержавіючої сталі, погодозалежною автоматикою та інтелектуальною системою керування, модуляція потужності 1:7, латунна г/група,  енергозберігаючий циркуляційний насос з повною модуляцією потужності  (згідно з ErP - клас А).</t>
   </si>
   <si>
     <t xml:space="preserve">NUVOLA DUO-TEC+ 16 GA        </t>
   </si>
   <si>
     <t>16 кВт</t>
   </si>
   <si>
     <t xml:space="preserve">NUVOLA DUO-TEC+ 24 GA       </t>
   </si>
   <si>
     <t>LUNA PLATINUM - конденсаційний котел преміум-класу. Теплообмінник та пальник із нержавіючої сталі, модуляція потужності 1:10, латунна г/група, енергозберігаючий циркуляційний насос з повною модуляцією потужності (згідно з ErP - клас А). У комплекті виносна панель керування THINK, яка забезпечить дистанційне інтелектуальне керування системою теплопостачання та ГВП з погодозалежною автоматикою.</t>
   </si>
   <si>
     <t>LUNA PLATINUM+ 1.24 GA</t>
   </si>
   <si>
-    <t>LUNA PLATINUM+ 1.32 GA</t>
-[...4 lines deleted...]
-  <si>
     <t>LUNA PLATINUM+ 24 GA</t>
   </si>
   <si>
-    <t>LUNA PLATINUM+ 33 GA</t>
-[...1 lines deleted...]
-  <si>
     <t>NUVOLA PLATINUM - конденсаційний котел преміум-класу. Теплообмінник та пальник із нержавіючої сталі, вбудованим бойлером 45л з нержавіючої сталі та модуляцією потужності 1:10. У комплекті виносна панель керування THINK, яка забезпечить дистанційне інтелектуальне керування системою теплопостачання та ГВП з погодозалежною автоматикою. Енергозберігаючий циркуляційний насос з повною модуляцією потужності (згідно з ErP - клас А).</t>
-  </si>
-[...1 lines deleted...]
-    <t>NUVOLA PLATINUM+ 24 GA</t>
   </si>
   <si>
     <t>NUVOLA PLATINUM+ 33 GA</t>
   </si>
   <si>
     <t>Аксесуари до побутових конденсаційних котлів.</t>
   </si>
   <si>
     <t xml:space="preserve">Коаксіальна система газовідведення </t>
   </si>
   <si>
     <t>KHG714059714</t>
   </si>
   <si>
     <t>Вигин коаксіальний 90, HT</t>
   </si>
   <si>
     <t>KHG714059611</t>
   </si>
   <si>
     <t>Труба коаксіальна з накінечником НТ</t>
   </si>
   <si>
     <t>CE.00.13 C</t>
   </si>
@@ -352,50 +337,53 @@
     <t>EL01</t>
   </si>
   <si>
     <t>Коаксіальна труба в комплекті з куточком 90 (EL-Bud) для конденсаційних котлів. (Італія)</t>
   </si>
   <si>
     <t>Роздріб, евро</t>
   </si>
   <si>
     <t>Конденсаційні котли - комерційна серія.</t>
   </si>
   <si>
     <t>LUNA DUOTEC MP+ 1.35 - 1.150  -  настінні конденсаційні котли з теплообмінником із нержавіючої сталі, пальником, що модулюється, вбудованим управлінням каскадом, модуляція потужності 1:9 (1:7 модель 1.35, 1:5 моделі 1.130 і 1.150), до 16 котлів у каскаді, енергозберігаючий циркуляційний насос з повною модуляцією потужності (згідно з ErP - клас А)</t>
   </si>
   <si>
     <t>LUNA DUOTEC MP+ 1.35</t>
   </si>
   <si>
     <t>35 кВт</t>
   </si>
   <si>
     <t>LUNA DUOTEC MP+ 1.50</t>
   </si>
   <si>
     <t>45 кВт</t>
+  </si>
+  <si>
+    <t>за запитом</t>
   </si>
   <si>
     <t>LUNA DUOTEC MP+ 1.60</t>
   </si>
   <si>
     <t>55 кВт</t>
   </si>
   <si>
     <t>LUNA DUOTEC MP+ 1.70</t>
   </si>
   <si>
     <t>65 кВт</t>
   </si>
   <si>
     <t>LUNA DUOTEC MP+ 1.90</t>
   </si>
   <si>
     <t>85 кВт</t>
   </si>
   <si>
     <t>A7785873</t>
   </si>
   <si>
     <t>LUNA DUOTEC MP+ 1.99</t>
   </si>
@@ -820,51 +808,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor rgb="FF00B0F0"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="51">
+  <borders count="49">
     <border/>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
@@ -1068,78 +1056,50 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
-      <top style="thin">
-[...26 lines deleted...]
-      </left>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
@@ -1255,73 +1215,81 @@
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
-      <left style="medium">
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left/>
@@ -1359,433 +1327,431 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="133">
+  <cellXfs count="128">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="1" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="1" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="2" fontId="1" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="5" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="2" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="2" fontId="2" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="1" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="2" fontId="1" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="2" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="2" fontId="2" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="6" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="2" fontId="6" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="2" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="2" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="2" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="3" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="5" fillId="3" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="6" fillId="3" fontId="11" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="6" fillId="3" fontId="11" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="7" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="8" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="6" fillId="0" fontId="13" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="9" fillId="2" fontId="13" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="9" fillId="2" fontId="13" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="6" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="10" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="6" fillId="4" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="11" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="12" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="12" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="11" fillId="5" fontId="9" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="11" fillId="5" fontId="9" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="13" fillId="5" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="13" fillId="5" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="2" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="6" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="6" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="16" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="15" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="13" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="17" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="18" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="15" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="19" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="20" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="21" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="20" fillId="0" fontId="15" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="17" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="17" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="22" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...3 lines deleted...]
-    <xf borderId="24" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="14" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="16" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="15" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="17" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="18" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="19" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="20" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="21" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="6" fillId="4" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="6" fillId="4" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="25" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="22" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="26" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="23" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="24" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="25" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="26" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="27" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="20" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="17" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="16" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="31" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="28" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="11" fillId="0" fontId="15" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="32" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="18" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="29" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="18" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="33" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="17" fillId="3" fontId="16" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="30" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="17" fillId="3" fontId="16" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="19" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="34" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="19" fillId="3" fontId="15" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="31" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="19" fillId="3" fontId="15" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="35" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="32" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="17" numFmtId="2" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="6" fillId="2" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="6" fillId="2" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="36" fillId="3" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="33" fillId="3" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="15" fillId="3" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="15" fillId="3" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="37" fillId="3" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="34" fillId="3" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="15" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="38" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="35" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="39" fillId="3" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="36" fillId="3" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="40" fillId="3" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="37" fillId="3" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="17" fillId="0" fontId="15" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="11" fillId="3" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="11" fillId="3" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="12" fillId="3" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="12" fillId="3" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="12" fillId="2" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="12" fillId="2" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="17" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="17" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="11" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="11" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="41" fillId="0" fontId="15" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...2 lines deleted...]
-    <xf borderId="19" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="19" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="20" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="20" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="42" fillId="3" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="38" fillId="3" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="19" fillId="0" fontId="15" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="22" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="15" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="22" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="39" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="18" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="17" fillId="0" fontId="15" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="29" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="26" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="43" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="44" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="40" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="41" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="42" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="21" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="45" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="43" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="19" fillId="0" fontId="15" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="46" fillId="3" fontId="19" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="44" fillId="3" fontId="19" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="9" fillId="3" fontId="19" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="9" fillId="3" fontId="19" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="6" fillId="3" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="6" fillId="3" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="15" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="17" fillId="0" fontId="15" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="47" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="45" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="20" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="19" fillId="0" fontId="15" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="48" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="46" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="45" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="43" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="17" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="19" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="49" fillId="0" fontId="15" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="47" fillId="0" fontId="15" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="16" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="18" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="21" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="50" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="48" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="1">
+    <dxf>
+      <font/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFB7E1CD"/>
+          <bgColor rgb="FFB7E1CD"/>
+        </patternFill>
+      </fill>
+      <border/>
+    </dxf>
+  </dxfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1733550</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2000250" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" name="image1.png"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
@@ -2071,51 +2037,51 @@
       <c r="E2" s="4"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
     </row>
     <row r="3" ht="12.75" customHeight="1">
       <c r="A3" s="7">
-        <v>51.8</v>
+        <v>52.2</v>
       </c>
       <c r="B3" s="8"/>
       <c r="C3" s="9"/>
       <c r="D3" s="3"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="5"/>
@@ -2332,51 +2298,51 @@
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
     </row>
     <row r="11" ht="36.75" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="28" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="29">
         <v>704.52</v>
       </c>
       <c r="E11" s="30">
         <f>_xlfn.CEILING.MATH((D11*$A$3),500)</f>
-        <v>36500</v>
+        <v>37000</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
     </row>
     <row r="12" ht="19.5" customHeight="1">
       <c r="A12" s="24" t="s">
@@ -2431,129 +2397,129 @@
       <c r="R13" s="31"/>
       <c r="S13" s="31"/>
       <c r="T13" s="31"/>
       <c r="U13" s="31"/>
       <c r="V13" s="31"/>
       <c r="W13" s="31"/>
       <c r="X13" s="31"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
     </row>
     <row r="14" ht="18.75" customHeight="1">
       <c r="A14" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="35" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="36">
         <v>835.6848160535116</v>
       </c>
       <c r="E14" s="37">
         <f t="shared" ref="E14:E16" si="1">_xlfn.CEILING.MATH((D14*$A$3),300)</f>
-        <v>43500</v>
+        <v>43800</v>
       </c>
       <c r="F14" s="38"/>
       <c r="G14" s="38"/>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="38"/>
       <c r="M14" s="38"/>
       <c r="N14" s="38"/>
       <c r="O14" s="38"/>
       <c r="P14" s="38"/>
       <c r="Q14" s="38"/>
       <c r="R14" s="38"/>
       <c r="S14" s="38"/>
       <c r="T14" s="38"/>
       <c r="U14" s="38"/>
       <c r="V14" s="38"/>
       <c r="W14" s="38"/>
       <c r="X14" s="38"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
     </row>
     <row r="15" ht="18.75" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="41" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="42">
         <v>850.1159210526314</v>
       </c>
       <c r="E15" s="37">
         <f t="shared" si="1"/>
-        <v>44100</v>
+        <v>44400</v>
       </c>
       <c r="F15" s="38"/>
       <c r="G15" s="38"/>
       <c r="H15" s="38"/>
       <c r="I15" s="38"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
       <c r="N15" s="38"/>
       <c r="O15" s="38"/>
       <c r="P15" s="38"/>
       <c r="Q15" s="38"/>
       <c r="R15" s="38"/>
       <c r="S15" s="38"/>
       <c r="T15" s="38"/>
       <c r="U15" s="38"/>
       <c r="V15" s="38"/>
       <c r="W15" s="38"/>
       <c r="X15" s="38"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
     </row>
     <row r="16" ht="18.75" customHeight="1">
       <c r="A16" s="43" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="45" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="46">
         <v>920.154172989378</v>
       </c>
       <c r="E16" s="37">
         <f t="shared" si="1"/>
-        <v>47700</v>
+        <v>48300</v>
       </c>
       <c r="F16" s="38"/>
       <c r="G16" s="38"/>
       <c r="H16" s="38"/>
       <c r="I16" s="38"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="N16" s="38"/>
       <c r="O16" s="38"/>
       <c r="P16" s="38"/>
       <c r="Q16" s="38"/>
       <c r="R16" s="38"/>
       <c r="S16" s="38"/>
       <c r="T16" s="38"/>
       <c r="U16" s="38"/>
       <c r="V16" s="38"/>
       <c r="W16" s="38"/>
       <c r="X16" s="38"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
     </row>
     <row r="17" ht="65.25" customHeight="1">
       <c r="A17" s="32" t="s">
@@ -2578,51 +2544,51 @@
       <c r="R17" s="31"/>
       <c r="S17" s="31"/>
       <c r="T17" s="31"/>
       <c r="U17" s="31"/>
       <c r="V17" s="31"/>
       <c r="W17" s="31"/>
       <c r="X17" s="31"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
     </row>
     <row r="18" ht="18.75" customHeight="1">
       <c r="A18" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="35" t="s">
         <v>20</v>
       </c>
       <c r="D18" s="36">
         <v>959.2833139534883</v>
       </c>
       <c r="E18" s="37">
         <f t="shared" ref="E18:E19" si="2">_xlfn.CEILING.MATH((D18*$A$3),300)</f>
-        <v>49800</v>
+        <v>50100</v>
       </c>
       <c r="F18" s="38"/>
       <c r="G18" s="38"/>
       <c r="H18" s="38"/>
       <c r="I18" s="38"/>
       <c r="J18" s="38"/>
       <c r="K18" s="38"/>
       <c r="L18" s="38"/>
       <c r="M18" s="38"/>
       <c r="N18" s="38"/>
       <c r="O18" s="38"/>
       <c r="P18" s="38"/>
       <c r="Q18" s="38"/>
       <c r="R18" s="38"/>
       <c r="S18" s="38"/>
       <c r="T18" s="38"/>
       <c r="U18" s="38"/>
       <c r="V18" s="38"/>
       <c r="W18" s="38"/>
       <c r="X18" s="38"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
     </row>
     <row r="19" ht="18.75" customHeight="1">
       <c r="A19" s="39" t="s">
@@ -2653,3234 +2619,3174 @@
       <c r="Q19" s="38"/>
       <c r="R19" s="38"/>
       <c r="S19" s="38"/>
       <c r="T19" s="38"/>
       <c r="U19" s="38"/>
       <c r="V19" s="38"/>
       <c r="W19" s="38"/>
       <c r="X19" s="38"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
     </row>
     <row r="20" ht="18.75" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="29">
         <v>753.96</v>
       </c>
       <c r="E20" s="30">
-        <f t="shared" ref="E20:E21" si="3">_xlfn.CEILING.MATH((D20*$A$3),500)</f>
+        <f>_xlfn.CEILING.MATH((D20*$A$3),500)</f>
         <v>39500</v>
       </c>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="38"/>
       <c r="I20" s="38"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="38"/>
       <c r="M20" s="38"/>
       <c r="N20" s="38"/>
       <c r="O20" s="38"/>
       <c r="P20" s="38"/>
       <c r="Q20" s="38"/>
       <c r="R20" s="38"/>
       <c r="S20" s="38"/>
       <c r="T20" s="38"/>
       <c r="U20" s="38"/>
       <c r="V20" s="38"/>
       <c r="W20" s="38"/>
       <c r="X20" s="38"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
     </row>
-    <row r="21" ht="36.75" customHeight="1">
-      <c r="A21" s="48" t="s">
+    <row r="21" ht="22.5" customHeight="1">
+      <c r="A21" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="B21" s="49"/>
-[...6 lines deleted...]
-        <v>40500</v>
+      <c r="B21" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" s="41" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="42">
+        <v>951.72</v>
+      </c>
+      <c r="E21" s="37">
+        <f>_xlfn.CEILING.MATH((D21*$A$3),300)</f>
+        <v>49800</v>
       </c>
       <c r="F21" s="38"/>
       <c r="G21" s="38"/>
       <c r="H21" s="38"/>
       <c r="I21" s="38"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="38"/>
       <c r="M21" s="38"/>
       <c r="N21" s="38"/>
       <c r="O21" s="38"/>
       <c r="P21" s="38"/>
       <c r="Q21" s="38"/>
       <c r="R21" s="38"/>
       <c r="S21" s="38"/>
       <c r="T21" s="38"/>
       <c r="U21" s="38"/>
       <c r="V21" s="38"/>
       <c r="W21" s="38"/>
       <c r="X21" s="38"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
     </row>
-    <row r="22" ht="22.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B22" s="40" t="s">
+    <row r="22" ht="54.0" customHeight="1">
+      <c r="A22" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="C22" s="41" t="s">
-[...9 lines deleted...]
-      <c r="F22" s="38"/>
+      <c r="B22" s="25"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="1"/>
       <c r="G22" s="38"/>
-      <c r="H22" s="38"/>
-[...15 lines deleted...]
-      <c r="X22" s="38"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="31"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="31"/>
+      <c r="N22" s="31"/>
+      <c r="O22" s="31"/>
+      <c r="P22" s="31"/>
+      <c r="Q22" s="31"/>
+      <c r="R22" s="31"/>
+      <c r="S22" s="31"/>
+      <c r="T22" s="31"/>
+      <c r="U22" s="31"/>
+      <c r="V22" s="31"/>
+      <c r="W22" s="31"/>
+      <c r="X22" s="31"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
     </row>
-    <row r="23" ht="54.0" customHeight="1">
-      <c r="A23" s="32" t="s">
+    <row r="23" ht="18.75" customHeight="1">
+      <c r="A23" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="25"/>
-[...3 lines deleted...]
-      <c r="F23" s="1"/>
+      <c r="B23" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="50" t="s">
+        <v>20</v>
+      </c>
+      <c r="D23" s="51">
+        <v>1028.97</v>
+      </c>
+      <c r="E23" s="37">
+        <f t="shared" ref="E23:E28" si="3">_xlfn.CEILING.MATH((D23*$A$3),300)</f>
+        <v>54000</v>
+      </c>
+      <c r="F23" s="38"/>
       <c r="G23" s="38"/>
-      <c r="H23" s="31"/>
-[...15 lines deleted...]
-      <c r="X23" s="31"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="38"/>
+      <c r="J23" s="38"/>
+      <c r="K23" s="38"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="38"/>
+      <c r="N23" s="38"/>
+      <c r="O23" s="38"/>
+      <c r="P23" s="38"/>
+      <c r="Q23" s="38"/>
+      <c r="R23" s="38"/>
+      <c r="S23" s="38"/>
+      <c r="T23" s="38"/>
+      <c r="U23" s="38"/>
+      <c r="V23" s="38"/>
+      <c r="W23" s="38"/>
+      <c r="X23" s="38"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
     </row>
     <row r="24" ht="18.75" customHeight="1">
-      <c r="A24" s="51" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="52" t="s">
+      <c r="A24" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="C24" s="53" t="s">
-[...3 lines deleted...]
-        <v>1028.97</v>
+      <c r="B24" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" s="51">
+        <v>1068.1047715736042</v>
       </c>
       <c r="E24" s="37">
-        <f t="shared" ref="E24:E29" si="4">_xlfn.CEILING.MATH((D24*$A$3),300)</f>
-        <v>53400</v>
+        <f t="shared" si="3"/>
+        <v>55800</v>
       </c>
       <c r="F24" s="38"/>
       <c r="G24" s="38"/>
       <c r="H24" s="38"/>
       <c r="I24" s="38"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
       <c r="N24" s="38"/>
       <c r="O24" s="38"/>
       <c r="P24" s="38"/>
       <c r="Q24" s="38"/>
       <c r="R24" s="38"/>
       <c r="S24" s="38"/>
       <c r="T24" s="38"/>
       <c r="U24" s="38"/>
       <c r="V24" s="38"/>
       <c r="W24" s="38"/>
       <c r="X24" s="38"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
     </row>
     <row r="25" ht="18.75" customHeight="1">
-      <c r="A25" s="55" t="s">
-[...5 lines deleted...]
-      <c r="C25" s="57" t="s">
+      <c r="A25" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="D25" s="54">
-        <v>1068.1047715736042</v>
+      <c r="B25" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="C25" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="51">
+        <v>1043.3940182054616</v>
       </c>
       <c r="E25" s="37">
-        <f t="shared" si="4"/>
-        <v>55500</v>
+        <f t="shared" si="3"/>
+        <v>54600</v>
       </c>
       <c r="F25" s="38"/>
       <c r="G25" s="38"/>
       <c r="H25" s="38"/>
       <c r="I25" s="38"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
       <c r="N25" s="38"/>
       <c r="O25" s="38"/>
       <c r="P25" s="38"/>
       <c r="Q25" s="38"/>
       <c r="R25" s="38"/>
       <c r="S25" s="38"/>
       <c r="T25" s="38"/>
       <c r="U25" s="38"/>
       <c r="V25" s="38"/>
       <c r="W25" s="38"/>
       <c r="X25" s="38"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
     </row>
     <row r="26" ht="18.75" customHeight="1">
-      <c r="A26" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="56" t="s">
+      <c r="A26" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="C26" s="57" t="s">
-[...3 lines deleted...]
-        <v>1043.3940182054616</v>
+      <c r="B26" s="53" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" s="51">
+        <v>1121.6650241545894</v>
       </c>
       <c r="E26" s="37">
-        <f t="shared" si="4"/>
-        <v>54300</v>
+        <f t="shared" si="3"/>
+        <v>58800</v>
       </c>
       <c r="F26" s="38"/>
       <c r="G26" s="38"/>
       <c r="H26" s="38"/>
       <c r="I26" s="38"/>
       <c r="J26" s="38"/>
       <c r="K26" s="38"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
       <c r="N26" s="38"/>
       <c r="O26" s="38"/>
       <c r="P26" s="38"/>
       <c r="Q26" s="38"/>
       <c r="R26" s="38"/>
       <c r="S26" s="38"/>
       <c r="T26" s="38"/>
       <c r="U26" s="38"/>
       <c r="V26" s="38"/>
       <c r="W26" s="38"/>
       <c r="X26" s="38"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
     </row>
     <row r="27" ht="18.75" customHeight="1">
-      <c r="A27" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="56" t="s">
+      <c r="A27" s="52" t="s">
         <v>46</v>
       </c>
-      <c r="C27" s="57" t="s">
-[...3 lines deleted...]
-        <v>1121.6650241545894</v>
+      <c r="B27" s="53" t="s">
+        <v>47</v>
+      </c>
+      <c r="C27" s="54" t="s">
+        <v>48</v>
+      </c>
+      <c r="D27" s="51">
+        <v>1284.4132560590094</v>
       </c>
       <c r="E27" s="37">
-        <f t="shared" si="4"/>
-        <v>58200</v>
+        <f t="shared" si="3"/>
+        <v>67200</v>
       </c>
       <c r="F27" s="38"/>
       <c r="G27" s="38"/>
       <c r="H27" s="38"/>
       <c r="I27" s="38"/>
       <c r="J27" s="38"/>
       <c r="K27" s="38"/>
       <c r="L27" s="38"/>
       <c r="M27" s="38"/>
       <c r="N27" s="38"/>
       <c r="O27" s="38"/>
       <c r="P27" s="38"/>
       <c r="Q27" s="38"/>
       <c r="R27" s="38"/>
       <c r="S27" s="38"/>
       <c r="T27" s="38"/>
       <c r="U27" s="38"/>
       <c r="V27" s="38"/>
       <c r="W27" s="38"/>
       <c r="X27" s="38"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
     </row>
     <row r="28" ht="18.75" customHeight="1">
       <c r="A28" s="55" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B28" s="56" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C28" s="57" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>1284.4132560590094</v>
+        <v>51</v>
+      </c>
+      <c r="D28" s="51">
+        <v>1351.363093093093</v>
       </c>
       <c r="E28" s="37">
-        <f t="shared" si="4"/>
-        <v>66600</v>
+        <f t="shared" si="3"/>
+        <v>70800</v>
       </c>
       <c r="F28" s="38"/>
       <c r="G28" s="38"/>
       <c r="H28" s="38"/>
       <c r="I28" s="38"/>
       <c r="J28" s="38"/>
       <c r="K28" s="38"/>
       <c r="L28" s="38"/>
       <c r="M28" s="38"/>
       <c r="N28" s="38"/>
       <c r="O28" s="38"/>
       <c r="P28" s="38"/>
       <c r="Q28" s="38"/>
       <c r="R28" s="38"/>
       <c r="S28" s="38"/>
       <c r="T28" s="38"/>
       <c r="U28" s="38"/>
       <c r="V28" s="38"/>
       <c r="W28" s="38"/>
       <c r="X28" s="38"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
     </row>
-    <row r="29" ht="18.75" customHeight="1">
+    <row r="29" ht="59.25" customHeight="1">
       <c r="A29" s="58" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="C29" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="D29" s="54">
-[...6 lines deleted...]
-      <c r="F29" s="38"/>
+      <c r="B29" s="25"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="1"/>
       <c r="G29" s="38"/>
-      <c r="H29" s="38"/>
-[...15 lines deleted...]
-      <c r="X29" s="38"/>
+      <c r="H29" s="31"/>
+      <c r="I29" s="31"/>
+      <c r="J29" s="31"/>
+      <c r="K29" s="31"/>
+      <c r="L29" s="31"/>
+      <c r="M29" s="31"/>
+      <c r="N29" s="31"/>
+      <c r="O29" s="31"/>
+      <c r="P29" s="31"/>
+      <c r="Q29" s="31"/>
+      <c r="R29" s="31"/>
+      <c r="S29" s="31"/>
+      <c r="T29" s="31"/>
+      <c r="U29" s="31"/>
+      <c r="V29" s="31"/>
+      <c r="W29" s="31"/>
+      <c r="X29" s="31"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
     </row>
-    <row r="30" ht="59.25" customHeight="1">
-      <c r="A30" s="61" t="s">
+    <row r="30" ht="18.75" customHeight="1">
+      <c r="A30" s="59">
+        <v>7219553.0</v>
+      </c>
+      <c r="B30" s="49" t="s">
         <v>53</v>
       </c>
-      <c r="B30" s="25"/>
-[...3 lines deleted...]
-      <c r="F30" s="1"/>
+      <c r="C30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="51">
+        <v>1563.5364421416232</v>
+      </c>
+      <c r="E30" s="37">
+        <f t="shared" ref="E30:E31" si="4">_xlfn.CEILING.MATH((D30*$A$3),300)</f>
+        <v>81900</v>
+      </c>
+      <c r="F30" s="38"/>
       <c r="G30" s="38"/>
-      <c r="H30" s="31"/>
-[...15 lines deleted...]
-      <c r="X30" s="31"/>
+      <c r="H30" s="38"/>
+      <c r="I30" s="38"/>
+      <c r="J30" s="38"/>
+      <c r="K30" s="38"/>
+      <c r="L30" s="38"/>
+      <c r="M30" s="38"/>
+      <c r="N30" s="38"/>
+      <c r="O30" s="38"/>
+      <c r="P30" s="38"/>
+      <c r="Q30" s="38"/>
+      <c r="R30" s="38"/>
+      <c r="S30" s="38"/>
+      <c r="T30" s="38"/>
+      <c r="U30" s="38"/>
+      <c r="V30" s="38"/>
+      <c r="W30" s="38"/>
+      <c r="X30" s="38"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
     </row>
     <row r="31" ht="18.75" customHeight="1">
-      <c r="A31" s="62">
-[...5 lines deleted...]
-      <c r="C31" s="53" t="s">
+      <c r="A31" s="60">
+        <v>7219554.0</v>
+      </c>
+      <c r="B31" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="D31" s="54">
-        <v>1563.5364421416232</v>
+      <c r="C31" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="51">
+        <v>1617.0965609348916</v>
       </c>
       <c r="E31" s="37">
-        <f t="shared" ref="E31:E32" si="5">_xlfn.CEILING.MATH((D31*$A$3),300)</f>
-        <v>81000</v>
+        <f t="shared" si="4"/>
+        <v>84600</v>
       </c>
       <c r="F31" s="38"/>
       <c r="G31" s="38"/>
       <c r="H31" s="38"/>
       <c r="I31" s="38"/>
       <c r="J31" s="38"/>
       <c r="K31" s="38"/>
       <c r="L31" s="38"/>
       <c r="M31" s="38"/>
       <c r="N31" s="38"/>
       <c r="O31" s="38"/>
       <c r="P31" s="38"/>
       <c r="Q31" s="38"/>
       <c r="R31" s="38"/>
       <c r="S31" s="38"/>
       <c r="T31" s="38"/>
       <c r="U31" s="38"/>
       <c r="V31" s="38"/>
       <c r="W31" s="38"/>
       <c r="X31" s="38"/>
       <c r="Y31" s="5"/>
       <c r="Z31" s="5"/>
     </row>
-    <row r="32" ht="18.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B32" s="59" t="s">
+    <row r="32" ht="72.75" customHeight="1">
+      <c r="A32" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="C32" s="60" t="s">
-[...9 lines deleted...]
-      <c r="F32" s="38"/>
+      <c r="B32" s="25"/>
+      <c r="C32" s="25"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="20"/>
+      <c r="F32" s="1"/>
       <c r="G32" s="38"/>
-      <c r="H32" s="38"/>
-[...15 lines deleted...]
-      <c r="X32" s="38"/>
+      <c r="H32" s="31"/>
+      <c r="I32" s="31"/>
+      <c r="J32" s="31"/>
+      <c r="K32" s="31"/>
+      <c r="L32" s="31"/>
+      <c r="M32" s="31"/>
+      <c r="N32" s="31"/>
+      <c r="O32" s="31"/>
+      <c r="P32" s="31"/>
+      <c r="Q32" s="31"/>
+      <c r="R32" s="31"/>
+      <c r="S32" s="31"/>
+      <c r="T32" s="31"/>
+      <c r="U32" s="31"/>
+      <c r="V32" s="31"/>
+      <c r="W32" s="31"/>
+      <c r="X32" s="31"/>
       <c r="Y32" s="5"/>
       <c r="Z32" s="5"/>
     </row>
-    <row r="33" ht="72.75" customHeight="1">
-      <c r="A33" s="32" t="s">
+    <row r="33" ht="18.75" customHeight="1">
+      <c r="A33" s="61">
+        <v>7219690.0</v>
+      </c>
+      <c r="B33" s="62" t="s">
         <v>57</v>
       </c>
-      <c r="B33" s="25"/>
-[...3 lines deleted...]
-      <c r="F33" s="1"/>
+      <c r="C33" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="D33" s="42">
+        <v>1465.797227227227</v>
+      </c>
+      <c r="E33" s="37">
+        <f t="shared" ref="E33:E34" si="5">_xlfn.CEILING.MATH((D33*$A$3),300)</f>
+        <v>76800</v>
+      </c>
+      <c r="F33" s="38"/>
       <c r="G33" s="38"/>
-      <c r="H33" s="31"/>
-[...15 lines deleted...]
-      <c r="X33" s="31"/>
+      <c r="H33" s="38"/>
+      <c r="I33" s="38"/>
+      <c r="J33" s="38"/>
+      <c r="K33" s="38"/>
+      <c r="L33" s="38"/>
+      <c r="M33" s="38"/>
+      <c r="N33" s="38"/>
+      <c r="O33" s="38"/>
+      <c r="P33" s="38"/>
+      <c r="Q33" s="38"/>
+      <c r="R33" s="38"/>
+      <c r="S33" s="38"/>
+      <c r="T33" s="38"/>
+      <c r="U33" s="38"/>
+      <c r="V33" s="38"/>
+      <c r="W33" s="38"/>
+      <c r="X33" s="38"/>
       <c r="Y33" s="5"/>
       <c r="Z33" s="5"/>
     </row>
     <row r="34" ht="18.75" customHeight="1">
-      <c r="A34" s="64">
-[...2 lines deleted...]
-      <c r="B34" s="65" t="s">
+      <c r="A34" s="61">
+        <v>7219692.0</v>
+      </c>
+      <c r="B34" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="C34" s="66" t="s">
-        <v>20</v>
+      <c r="C34" s="41" t="s">
+        <v>15</v>
       </c>
       <c r="D34" s="42">
-        <v>1465.797227227227</v>
+        <v>1538.9319351763586</v>
       </c>
       <c r="E34" s="37">
-        <f t="shared" ref="E34:E37" si="6">_xlfn.CEILING.MATH((D34*$A$3),300)</f>
-        <v>76200</v>
+        <f t="shared" si="5"/>
+        <v>80400</v>
       </c>
       <c r="F34" s="38"/>
       <c r="G34" s="38"/>
       <c r="H34" s="38"/>
       <c r="I34" s="38"/>
       <c r="J34" s="38"/>
       <c r="K34" s="38"/>
       <c r="L34" s="38"/>
       <c r="M34" s="38"/>
       <c r="N34" s="38"/>
       <c r="O34" s="38"/>
       <c r="P34" s="38"/>
       <c r="Q34" s="38"/>
       <c r="R34" s="38"/>
       <c r="S34" s="38"/>
       <c r="T34" s="38"/>
       <c r="U34" s="38"/>
       <c r="V34" s="38"/>
       <c r="W34" s="38"/>
       <c r="X34" s="38"/>
       <c r="Y34" s="5"/>
       <c r="Z34" s="5"/>
     </row>
-    <row r="35" ht="18.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B35" s="40" t="s">
+    <row r="35" ht="69.75" customHeight="1">
+      <c r="A35" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="C35" s="66" t="s">
-[...9 lines deleted...]
-      <c r="F35" s="38"/>
+      <c r="B35" s="25"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="1"/>
       <c r="G35" s="38"/>
-      <c r="H35" s="38"/>
-[...15 lines deleted...]
-      <c r="X35" s="38"/>
+      <c r="H35" s="31"/>
+      <c r="I35" s="31"/>
+      <c r="J35" s="31"/>
+      <c r="K35" s="31"/>
+      <c r="L35" s="31"/>
+      <c r="M35" s="31"/>
+      <c r="N35" s="31"/>
+      <c r="O35" s="31"/>
+      <c r="P35" s="31"/>
+      <c r="Q35" s="31"/>
+      <c r="R35" s="31"/>
+      <c r="S35" s="31"/>
+      <c r="T35" s="31"/>
+      <c r="U35" s="31"/>
+      <c r="V35" s="31"/>
+      <c r="W35" s="31"/>
+      <c r="X35" s="31"/>
       <c r="Y35" s="5"/>
       <c r="Z35" s="5"/>
     </row>
     <row r="36" ht="18.75" customHeight="1">
       <c r="A36" s="64">
-        <v>7219692.0</v>
-[...8 lines deleted...]
-        <v>1538.9319351763586</v>
+        <v>7219699.0</v>
+      </c>
+      <c r="B36" s="65" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="D36" s="46">
+        <v>2190.9186381842455</v>
       </c>
       <c r="E36" s="37">
-        <f t="shared" si="6"/>
-        <v>79800</v>
+        <f>_xlfn.CEILING.MATH((D36*$A$3),300)</f>
+        <v>114600</v>
       </c>
       <c r="F36" s="38"/>
       <c r="G36" s="38"/>
       <c r="H36" s="38"/>
       <c r="I36" s="38"/>
       <c r="J36" s="38"/>
       <c r="K36" s="38"/>
       <c r="L36" s="38"/>
       <c r="M36" s="38"/>
       <c r="N36" s="38"/>
       <c r="O36" s="38"/>
       <c r="P36" s="38"/>
       <c r="Q36" s="38"/>
       <c r="R36" s="38"/>
       <c r="S36" s="38"/>
       <c r="T36" s="38"/>
       <c r="U36" s="38"/>
       <c r="V36" s="38"/>
       <c r="W36" s="38"/>
       <c r="X36" s="38"/>
       <c r="Y36" s="5"/>
       <c r="Z36" s="5"/>
     </row>
-    <row r="37" ht="18.75" customHeight="1">
-[...14 lines deleted...]
-      <c r="F37" s="38"/>
+    <row r="37" ht="19.5" customHeight="1">
+      <c r="A37" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37" s="25"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="1"/>
       <c r="G37" s="38"/>
-      <c r="H37" s="38"/>
-[...15 lines deleted...]
-      <c r="X37" s="38"/>
+      <c r="H37" s="31"/>
+      <c r="I37" s="31"/>
+      <c r="J37" s="31"/>
+      <c r="K37" s="31"/>
+      <c r="L37" s="31"/>
+      <c r="M37" s="31"/>
+      <c r="N37" s="31"/>
+      <c r="O37" s="31"/>
+      <c r="P37" s="31"/>
+      <c r="Q37" s="31"/>
+      <c r="R37" s="31"/>
+      <c r="S37" s="31"/>
+      <c r="T37" s="31"/>
+      <c r="U37" s="31"/>
+      <c r="V37" s="31"/>
+      <c r="W37" s="31"/>
+      <c r="X37" s="31"/>
       <c r="Y37" s="5"/>
       <c r="Z37" s="5"/>
     </row>
-    <row r="38" ht="69.75" customHeight="1">
+    <row r="38" ht="21.75" customHeight="1">
       <c r="A38" s="32" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="20"/>
       <c r="F38" s="1"/>
       <c r="G38" s="38"/>
-      <c r="H38" s="31"/>
-[...15 lines deleted...]
-      <c r="X38" s="31"/>
+      <c r="H38" s="1"/>
+      <c r="I38" s="1"/>
+      <c r="J38" s="1"/>
+      <c r="K38" s="1"/>
+      <c r="L38" s="1"/>
+      <c r="M38" s="1"/>
+      <c r="N38" s="1"/>
+      <c r="O38" s="1"/>
+      <c r="P38" s="1"/>
+      <c r="Q38" s="1"/>
+      <c r="R38" s="1"/>
+      <c r="S38" s="1"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+      <c r="X38" s="1"/>
       <c r="Y38" s="5"/>
       <c r="Z38" s="5"/>
     </row>
-    <row r="39" ht="18.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B39" s="69" t="s">
+    <row r="39" ht="24.75" customHeight="1">
+      <c r="A39" s="66" t="s">
+        <v>63</v>
+      </c>
+      <c r="B39" s="67" t="s">
         <v>64</v>
       </c>
-      <c r="C39" s="35" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="42"/>
+      <c r="C39" s="68"/>
+      <c r="D39" s="69">
+        <v>30.745500000000003</v>
+      </c>
       <c r="E39" s="37">
-        <f t="shared" ref="E39:E40" si="7">_xlfn.CEILING.MATH((D39*$A$3),300)</f>
-[...2 lines deleted...]
-      <c r="F39" s="38"/>
+        <f t="shared" ref="E39:E42" si="6">_xlfn.CEILING.MATH((D39*$A$3),300)</f>
+        <v>1800</v>
+      </c>
+      <c r="F39" s="5"/>
       <c r="G39" s="38"/>
-      <c r="H39" s="38"/>
-[...15 lines deleted...]
-      <c r="X39" s="38"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="5"/>
+      <c r="R39" s="5"/>
+      <c r="S39" s="5"/>
+      <c r="T39" s="5"/>
+      <c r="U39" s="5"/>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5"/>
+      <c r="X39" s="5"/>
       <c r="Y39" s="5"/>
       <c r="Z39" s="5"/>
     </row>
-    <row r="40" ht="18.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B40" s="70" t="s">
+    <row r="40" ht="21.0" customHeight="1">
+      <c r="A40" s="66" t="s">
         <v>65</v>
       </c>
-      <c r="C40" s="45" t="s">
-[...3 lines deleted...]
-        <v>2190.9186381842455</v>
+      <c r="B40" s="63" t="s">
+        <v>66</v>
+      </c>
+      <c r="C40" s="70"/>
+      <c r="D40" s="69">
+        <v>60.1108</v>
       </c>
       <c r="E40" s="37">
-        <f t="shared" si="7"/>
-[...2 lines deleted...]
-      <c r="F40" s="38"/>
+        <f t="shared" si="6"/>
+        <v>3300</v>
+      </c>
+      <c r="F40" s="5"/>
       <c r="G40" s="38"/>
-      <c r="H40" s="38"/>
-[...15 lines deleted...]
-      <c r="X40" s="38"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="5"/>
+      <c r="O40" s="5"/>
+      <c r="P40" s="5"/>
+      <c r="Q40" s="5"/>
+      <c r="R40" s="5"/>
+      <c r="S40" s="5"/>
+      <c r="T40" s="5"/>
+      <c r="U40" s="5"/>
+      <c r="V40" s="5"/>
+      <c r="W40" s="5"/>
+      <c r="X40" s="5"/>
       <c r="Y40" s="5"/>
       <c r="Z40" s="5"/>
     </row>
-    <row r="41" ht="19.5" customHeight="1">
-[...7 lines deleted...]
-      <c r="F41" s="1"/>
+    <row r="41" ht="37.5" customHeight="1">
+      <c r="A41" s="66" t="s">
+        <v>67</v>
+      </c>
+      <c r="B41" s="71" t="s">
+        <v>68</v>
+      </c>
+      <c r="C41" s="72"/>
+      <c r="D41" s="73">
+        <v>33.99</v>
+      </c>
+      <c r="E41" s="37">
+        <f t="shared" si="6"/>
+        <v>1800</v>
+      </c>
+      <c r="F41" s="5"/>
       <c r="G41" s="38"/>
-      <c r="H41" s="31"/>
-[...15 lines deleted...]
-      <c r="X41" s="31"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="5"/>
+      <c r="Q41" s="5"/>
+      <c r="R41" s="5"/>
+      <c r="S41" s="5"/>
+      <c r="T41" s="5"/>
+      <c r="U41" s="5"/>
+      <c r="V41" s="5"/>
+      <c r="W41" s="5"/>
+      <c r="X41" s="5"/>
       <c r="Y41" s="5"/>
       <c r="Z41" s="5"/>
     </row>
-    <row r="42" ht="21.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="E42" s="20"/>
+    <row r="42" ht="30.0" customHeight="1">
+      <c r="A42" s="74" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="C42" s="75"/>
+      <c r="D42" s="76">
+        <v>44.5475</v>
+      </c>
+      <c r="E42" s="77">
+        <f t="shared" si="6"/>
+        <v>2400</v>
+      </c>
       <c r="F42" s="1"/>
       <c r="G42" s="38"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="5"/>
       <c r="Z42" s="5"/>
     </row>
-    <row r="43" ht="24.75" customHeight="1">
-[...32 lines deleted...]
-      <c r="X43" s="5"/>
+    <row r="43" ht="30.0" customHeight="1">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="4"/>
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="1"/>
+      <c r="J43" s="1"/>
+      <c r="K43" s="1"/>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+      <c r="N43" s="1"/>
+      <c r="O43" s="1"/>
+      <c r="P43" s="1"/>
+      <c r="Q43" s="1"/>
+      <c r="R43" s="1"/>
+      <c r="S43" s="1"/>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
+      <c r="X43" s="1"/>
       <c r="Y43" s="5"/>
       <c r="Z43" s="5"/>
     </row>
-    <row r="44" ht="21.0" customHeight="1">
-[...32 lines deleted...]
-      <c r="X44" s="5"/>
+    <row r="44" ht="6.0" customHeight="1">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="78"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1"/>
+      <c r="I44" s="1"/>
+      <c r="J44" s="1"/>
+      <c r="K44" s="1"/>
+      <c r="L44" s="1"/>
+      <c r="M44" s="1"/>
+      <c r="N44" s="1"/>
+      <c r="O44" s="1"/>
+      <c r="P44" s="1"/>
+      <c r="Q44" s="1"/>
+      <c r="R44" s="1"/>
+      <c r="S44" s="1"/>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
+      <c r="X44" s="1"/>
       <c r="Y44" s="5"/>
       <c r="Z44" s="5"/>
     </row>
-    <row r="45" ht="37.5" customHeight="1">
-[...32 lines deleted...]
-      <c r="X45" s="5"/>
+    <row r="45" ht="19.5" customHeight="1">
+      <c r="A45" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B45" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C45" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="20"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="1"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="1"/>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+      <c r="N45" s="1"/>
+      <c r="O45" s="1"/>
+      <c r="P45" s="1"/>
+      <c r="Q45" s="1"/>
+      <c r="R45" s="1"/>
+      <c r="S45" s="1"/>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+      <c r="X45" s="1"/>
       <c r="Y45" s="5"/>
       <c r="Z45" s="5"/>
     </row>
-    <row r="46" ht="30.0" customHeight="1">
-[...12 lines deleted...]
-        <v>2400</v>
+    <row r="46" ht="18.75" customHeight="1">
+      <c r="A46" s="21"/>
+      <c r="B46" s="21"/>
+      <c r="C46" s="21"/>
+      <c r="D46" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="E46" s="23" t="s">
+        <v>10</v>
       </c>
       <c r="F46" s="1"/>
-      <c r="G46" s="38"/>
+      <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="5"/>
       <c r="Z46" s="5"/>
     </row>
-    <row r="47" ht="30.0" customHeight="1">
-[...4 lines deleted...]
-      <c r="E47" s="4"/>
+    <row r="47" ht="18.75" customHeight="1">
+      <c r="A47" s="79" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47" s="25"/>
+      <c r="C47" s="25"/>
+      <c r="D47" s="25"/>
+      <c r="E47" s="20"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="5"/>
       <c r="Z47" s="5"/>
     </row>
-    <row r="48" ht="6.0" customHeight="1">
-[...4 lines deleted...]
-      <c r="E48" s="1"/>
+    <row r="48" ht="61.5" customHeight="1">
+      <c r="A48" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48" s="25"/>
+      <c r="C48" s="25"/>
+      <c r="D48" s="25"/>
+      <c r="E48" s="20"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="5"/>
       <c r="Z48" s="5"/>
     </row>
-    <row r="49" ht="19.5" customHeight="1">
-[...12 lines deleted...]
-      <c r="E49" s="20"/>
+    <row r="49" ht="18.75" customHeight="1">
+      <c r="A49" s="80">
+        <v>7221291.0</v>
+      </c>
+      <c r="B49" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="C49" s="82" t="s">
+        <v>75</v>
+      </c>
+      <c r="D49" s="83">
+        <v>2559.55</v>
+      </c>
+      <c r="E49" s="37">
+        <f>_xlfn.CEILING.MATH((D49*$A$3),300)</f>
+        <v>133800</v>
+      </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
       <c r="X49" s="1"/>
       <c r="Y49" s="5"/>
       <c r="Z49" s="5"/>
     </row>
     <row r="50" ht="18.75" customHeight="1">
-      <c r="A50" s="21"/>
-[...2 lines deleted...]
-      <c r="D50" s="22" t="s">
+      <c r="A50" s="84">
+        <v>7221292.0</v>
+      </c>
+      <c r="B50" s="85" t="s">
         <v>76</v>
       </c>
-      <c r="E50" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C50" s="86" t="s">
+        <v>77</v>
+      </c>
+      <c r="D50" s="87" t="s">
+        <v>78</v>
+      </c>
+      <c r="E50" s="37"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="5"/>
       <c r="Z50" s="5"/>
     </row>
     <row r="51" ht="18.75" customHeight="1">
-      <c r="A51" s="84" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="20"/>
+      <c r="A51" s="84">
+        <v>7221293.0</v>
+      </c>
+      <c r="B51" s="88" t="s">
+        <v>79</v>
+      </c>
+      <c r="C51" s="89" t="s">
+        <v>80</v>
+      </c>
+      <c r="D51" s="87" t="s">
+        <v>78</v>
+      </c>
+      <c r="E51" s="37"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
       <c r="I51" s="1"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
       <c r="X51" s="1"/>
       <c r="Y51" s="5"/>
       <c r="Z51" s="5"/>
     </row>
-    <row r="52" ht="61.5" customHeight="1">
-      <c r="A52" s="32" t="s">
+    <row r="52" ht="18.75" customHeight="1">
+      <c r="A52" s="84">
+        <v>7221294.0</v>
+      </c>
+      <c r="B52" s="88" t="s">
+        <v>81</v>
+      </c>
+      <c r="C52" s="89" t="s">
+        <v>82</v>
+      </c>
+      <c r="D52" s="87" t="s">
         <v>78</v>
       </c>
-      <c r="B52" s="25"/>
-[...2 lines deleted...]
-      <c r="E52" s="20"/>
+      <c r="E52" s="37"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
       <c r="I52" s="1"/>
       <c r="J52" s="1"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
       <c r="M52" s="1"/>
       <c r="N52" s="1"/>
       <c r="O52" s="1"/>
       <c r="P52" s="1"/>
       <c r="Q52" s="1"/>
       <c r="R52" s="1"/>
       <c r="S52" s="1"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
       <c r="X52" s="1"/>
       <c r="Y52" s="5"/>
       <c r="Z52" s="5"/>
     </row>
     <row r="53" ht="18.75" customHeight="1">
-      <c r="A53" s="85">
-[...14 lines deleted...]
-      </c>
+      <c r="A53" s="84">
+        <v>7221295.0</v>
+      </c>
+      <c r="B53" s="88" t="s">
+        <v>83</v>
+      </c>
+      <c r="C53" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="D53" s="87" t="s">
+        <v>78</v>
+      </c>
+      <c r="E53" s="37"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
       <c r="M53" s="1"/>
       <c r="N53" s="1"/>
       <c r="O53" s="1"/>
       <c r="P53" s="1"/>
       <c r="Q53" s="1"/>
       <c r="R53" s="1"/>
       <c r="S53" s="1"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
       <c r="X53" s="1"/>
       <c r="Y53" s="5"/>
       <c r="Z53" s="5"/>
     </row>
     <row r="54" ht="18.75" customHeight="1">
-      <c r="A54" s="89">
-[...14 lines deleted...]
-      </c>
+      <c r="A54" s="84" t="s">
+        <v>85</v>
+      </c>
+      <c r="B54" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="90" t="s">
+        <v>87</v>
+      </c>
+      <c r="D54" s="87" t="s">
+        <v>78</v>
+      </c>
+      <c r="E54" s="37"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="5"/>
       <c r="Z54" s="5"/>
     </row>
     <row r="55" ht="18.75" customHeight="1">
-      <c r="A55" s="89">
-[...14 lines deleted...]
-      </c>
+      <c r="A55" s="91">
+        <v>7221296.0</v>
+      </c>
+      <c r="B55" s="88" t="s">
+        <v>88</v>
+      </c>
+      <c r="C55" s="89" t="s">
+        <v>89</v>
+      </c>
+      <c r="D55" s="87" t="s">
+        <v>78</v>
+      </c>
+      <c r="E55" s="37"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="5"/>
       <c r="Z55" s="5"/>
     </row>
     <row r="56" ht="18.75" customHeight="1">
-      <c r="A56" s="89">
-[...14 lines deleted...]
-      </c>
+      <c r="A56" s="91">
+        <v>7671757.0</v>
+      </c>
+      <c r="B56" s="92" t="s">
+        <v>90</v>
+      </c>
+      <c r="C56" s="89" t="s">
+        <v>91</v>
+      </c>
+      <c r="D56" s="87" t="s">
+        <v>78</v>
+      </c>
+      <c r="E56" s="37"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="5"/>
       <c r="Z56" s="5"/>
     </row>
     <row r="57" ht="18.75" customHeight="1">
-      <c r="A57" s="89">
-[...14 lines deleted...]
-      </c>
+      <c r="A57" s="93">
+        <v>7685036.0</v>
+      </c>
+      <c r="B57" s="94" t="s">
+        <v>92</v>
+      </c>
+      <c r="C57" s="95" t="s">
+        <v>93</v>
+      </c>
+      <c r="D57" s="87" t="s">
+        <v>78</v>
+      </c>
+      <c r="E57" s="37"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
       <c r="X57" s="1"/>
       <c r="Y57" s="5"/>
       <c r="Z57" s="5"/>
     </row>
-    <row r="58" ht="18.75" customHeight="1">
-[...15 lines deleted...]
-      </c>
+    <row r="58" ht="21.0" customHeight="1">
+      <c r="A58" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="B58" s="25"/>
+      <c r="C58" s="25"/>
+      <c r="D58" s="25"/>
+      <c r="E58" s="20"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
       <c r="N58" s="1"/>
       <c r="O58" s="1"/>
       <c r="P58" s="1"/>
       <c r="Q58" s="1"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="5"/>
       <c r="Z58" s="5"/>
     </row>
-    <row r="59" ht="18.75" customHeight="1">
-[...10 lines deleted...]
-        <v>6339.650000000001</v>
+    <row r="59" ht="37.5" customHeight="1">
+      <c r="A59" s="96" t="s">
+        <v>65</v>
+      </c>
+      <c r="B59" s="67" t="s">
+        <v>95</v>
+      </c>
+      <c r="C59" s="68"/>
+      <c r="D59" s="97">
+        <v>60.1108</v>
       </c>
       <c r="E59" s="37">
-        <f t="shared" si="9"/>
-        <v>328500</v>
+        <f t="shared" ref="E59:E64" si="7">_xlfn.CEILING.MATH((D59*$A$3),100)</f>
+        <v>3200</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
       <c r="X59" s="1"/>
       <c r="Y59" s="5"/>
       <c r="Z59" s="5"/>
     </row>
-    <row r="60" ht="18.75" customHeight="1">
-[...10 lines deleted...]
-        <v>7417.03</v>
+    <row r="60" ht="31.5" customHeight="1">
+      <c r="A60" s="98" t="s">
+        <v>96</v>
+      </c>
+      <c r="B60" s="99" t="s">
+        <v>97</v>
+      </c>
+      <c r="C60" s="72"/>
+      <c r="D60" s="100">
+        <v>85.5518</v>
       </c>
       <c r="E60" s="37">
-        <f t="shared" si="9"/>
-        <v>384300</v>
+        <f t="shared" si="7"/>
+        <v>4500</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
       <c r="X60" s="1"/>
       <c r="Y60" s="5"/>
       <c r="Z60" s="5"/>
     </row>
-    <row r="61" ht="18.75" customHeight="1">
-[...10 lines deleted...]
-        <v>8170.99</v>
+    <row r="61" ht="32.25" customHeight="1">
+      <c r="A61" s="98" t="s">
+        <v>98</v>
+      </c>
+      <c r="B61" s="101" t="s">
+        <v>99</v>
+      </c>
+      <c r="C61" s="102"/>
+      <c r="D61" s="100">
+        <v>243.5435</v>
       </c>
       <c r="E61" s="37">
-        <f t="shared" si="9"/>
-        <v>423300</v>
+        <f t="shared" si="7"/>
+        <v>12800</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
       <c r="X61" s="1"/>
       <c r="Y61" s="5"/>
       <c r="Z61" s="5"/>
     </row>
-    <row r="62" ht="21.0" customHeight="1">
-[...6 lines deleted...]
-      <c r="E62" s="20"/>
+    <row r="62" ht="18.75" customHeight="1">
+      <c r="A62" s="98" t="s">
+        <v>63</v>
+      </c>
+      <c r="B62" s="99" t="s">
+        <v>100</v>
+      </c>
+      <c r="C62" s="103"/>
+      <c r="D62" s="100">
+        <v>30.745500000000003</v>
+      </c>
+      <c r="E62" s="37">
+        <f t="shared" si="7"/>
+        <v>1700</v>
+      </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
       <c r="X62" s="1"/>
       <c r="Y62" s="5"/>
       <c r="Z62" s="5"/>
     </row>
-    <row r="63" ht="37.5" customHeight="1">
-[...8 lines deleted...]
-        <v>60.1108</v>
+    <row r="63" ht="18.75" customHeight="1">
+      <c r="A63" s="98" t="s">
+        <v>101</v>
+      </c>
+      <c r="B63" s="99" t="s">
+        <v>102</v>
+      </c>
+      <c r="C63" s="103"/>
+      <c r="D63" s="100">
+        <v>37.8834</v>
       </c>
       <c r="E63" s="37">
-        <f t="shared" ref="E63:E68" si="10">_xlfn.CEILING.MATH((D63*$A$3),100)</f>
-        <v>3200</v>
+        <f t="shared" si="7"/>
+        <v>2000</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="5"/>
       <c r="Z63" s="5"/>
     </row>
-    <row r="64" ht="31.5" customHeight="1">
+    <row r="64" ht="18.75" customHeight="1">
       <c r="A64" s="104" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B64" s="105" t="s">
-        <v>101</v>
-[...7 lines deleted...]
-        <v>4500</v>
+        <v>104</v>
+      </c>
+      <c r="C64" s="106"/>
+      <c r="D64" s="107">
+        <v>103.59740000000001</v>
+      </c>
+      <c r="E64" s="77">
+        <f t="shared" si="7"/>
+        <v>5500</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="5"/>
       <c r="Z64" s="5"/>
     </row>
-    <row r="65" ht="32.25" customHeight="1">
-[...13 lines deleted...]
-      </c>
+    <row r="65" ht="9.0" customHeight="1">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1"/>
+      <c r="C65" s="1"/>
+      <c r="D65" s="3"/>
+      <c r="E65" s="4"/>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
       <c r="I65" s="1"/>
       <c r="J65" s="1"/>
       <c r="K65" s="1"/>
       <c r="L65" s="1"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
       <c r="X65" s="1"/>
       <c r="Y65" s="5"/>
       <c r="Z65" s="5"/>
     </row>
-    <row r="66" ht="18.75" customHeight="1">
-[...13 lines deleted...]
-      </c>
+    <row r="66" ht="10.5" customHeight="1">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1"/>
+      <c r="D66" s="3"/>
+      <c r="E66" s="4"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
       <c r="I66" s="1"/>
       <c r="J66" s="1"/>
       <c r="K66" s="1"/>
       <c r="L66" s="1"/>
       <c r="M66" s="1"/>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
       <c r="R66" s="1"/>
       <c r="S66" s="1"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
       <c r="X66" s="1"/>
       <c r="Y66" s="5"/>
       <c r="Z66" s="5"/>
     </row>
-    <row r="67" ht="18.75" customHeight="1">
-[...13 lines deleted...]
-      </c>
+    <row r="67" ht="16.5" customHeight="1">
+      <c r="A67" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B67" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C67" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="20"/>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
       <c r="I67" s="1"/>
       <c r="J67" s="1"/>
       <c r="K67" s="1"/>
       <c r="L67" s="1"/>
       <c r="M67" s="1"/>
       <c r="N67" s="1"/>
       <c r="O67" s="1"/>
       <c r="P67" s="1"/>
       <c r="Q67" s="1"/>
       <c r="R67" s="1"/>
       <c r="S67" s="1"/>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
       <c r="X67" s="1"/>
       <c r="Y67" s="5"/>
       <c r="Z67" s="5"/>
     </row>
     <row r="68" ht="18.75" customHeight="1">
-      <c r="A68" s="109" t="s">
-[...11 lines deleted...]
-        <v>5400</v>
+      <c r="A68" s="21"/>
+      <c r="B68" s="21"/>
+      <c r="C68" s="21"/>
+      <c r="D68" s="108" t="s">
+        <v>71</v>
+      </c>
+      <c r="E68" s="109" t="s">
+        <v>10</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
       <c r="I68" s="1"/>
       <c r="J68" s="1"/>
       <c r="K68" s="1"/>
       <c r="L68" s="1"/>
       <c r="M68" s="1"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
       <c r="P68" s="1"/>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
       <c r="X68" s="1"/>
       <c r="Y68" s="5"/>
       <c r="Z68" s="5"/>
     </row>
-    <row r="69" ht="9.0" customHeight="1">
-[...4 lines deleted...]
-      <c r="E69" s="4"/>
+    <row r="69" ht="18.75" customHeight="1">
+      <c r="A69" s="110" t="s">
+        <v>105</v>
+      </c>
+      <c r="B69" s="25"/>
+      <c r="C69" s="25"/>
+      <c r="D69" s="25"/>
+      <c r="E69" s="20"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
       <c r="J69" s="1"/>
       <c r="K69" s="1"/>
       <c r="L69" s="1"/>
       <c r="M69" s="1"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
       <c r="X69" s="1"/>
       <c r="Y69" s="5"/>
       <c r="Z69" s="5"/>
     </row>
-    <row r="70" ht="10.5" customHeight="1">
-[...4 lines deleted...]
-      <c r="E70" s="4"/>
+    <row r="70" ht="34.5" customHeight="1">
+      <c r="A70" s="32" t="s">
+        <v>106</v>
+      </c>
+      <c r="B70" s="25"/>
+      <c r="C70" s="25"/>
+      <c r="D70" s="25"/>
+      <c r="E70" s="20"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
       <c r="J70" s="1"/>
       <c r="K70" s="1"/>
       <c r="L70" s="1"/>
       <c r="M70" s="1"/>
       <c r="N70" s="1"/>
       <c r="O70" s="1"/>
       <c r="P70" s="1"/>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
       <c r="X70" s="1"/>
       <c r="Y70" s="5"/>
       <c r="Z70" s="5"/>
     </row>
-    <row r="71" ht="16.5" customHeight="1">
-[...12 lines deleted...]
-      <c r="E71" s="20"/>
+    <row r="71" ht="33.75" customHeight="1">
+      <c r="A71" s="33">
+        <v>7.11059201E8</v>
+      </c>
+      <c r="B71" s="111" t="s">
+        <v>107</v>
+      </c>
+      <c r="C71" s="35" t="s">
+        <v>108</v>
+      </c>
+      <c r="D71" s="112">
+        <v>1400.0</v>
+      </c>
+      <c r="E71" s="37">
+        <f t="shared" ref="E71:E77" si="8">_xlfn.CEILING.MATH((D71*$A$3),300)</f>
+        <v>73200</v>
+      </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
       <c r="P71" s="1"/>
       <c r="Q71" s="1"/>
       <c r="R71" s="1"/>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
       <c r="X71" s="1"/>
       <c r="Y71" s="5"/>
       <c r="Z71" s="5"/>
     </row>
-    <row r="72" ht="18.75" customHeight="1">
-[...7 lines deleted...]
-        <v>10</v>
+    <row r="72" ht="33.0" customHeight="1">
+      <c r="A72" s="39">
+        <v>7.11059101E8</v>
+      </c>
+      <c r="B72" s="113" t="s">
+        <v>109</v>
+      </c>
+      <c r="C72" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="D72" s="114">
+        <v>1286.0</v>
+      </c>
+      <c r="E72" s="37">
+        <f t="shared" si="8"/>
+        <v>67200</v>
       </c>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
       <c r="I72" s="1"/>
       <c r="J72" s="1"/>
       <c r="K72" s="1"/>
       <c r="L72" s="1"/>
       <c r="M72" s="1"/>
       <c r="N72" s="1"/>
       <c r="O72" s="1"/>
       <c r="P72" s="1"/>
       <c r="Q72" s="1"/>
       <c r="R72" s="1"/>
       <c r="S72" s="1"/>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
       <c r="X72" s="1"/>
       <c r="Y72" s="5"/>
       <c r="Z72" s="5"/>
     </row>
-    <row r="73" ht="18.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="E73" s="20"/>
+    <row r="73" ht="33.75" customHeight="1">
+      <c r="A73" s="39">
+        <v>7.11059401E8</v>
+      </c>
+      <c r="B73" s="113" t="s">
+        <v>111</v>
+      </c>
+      <c r="C73" s="41" t="s">
+        <v>112</v>
+      </c>
+      <c r="D73" s="114">
+        <v>1697.0</v>
+      </c>
+      <c r="E73" s="37">
+        <f t="shared" si="8"/>
+        <v>88800</v>
+      </c>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="1"/>
       <c r="M73" s="1"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
       <c r="X73" s="1"/>
       <c r="Y73" s="5"/>
       <c r="Z73" s="5"/>
     </row>
-    <row r="74" ht="34.5" customHeight="1">
-[...6 lines deleted...]
-      <c r="E74" s="20"/>
+    <row r="74" ht="29.25" customHeight="1">
+      <c r="A74" s="39">
+        <v>7.11059301E8</v>
+      </c>
+      <c r="B74" s="113" t="s">
+        <v>113</v>
+      </c>
+      <c r="C74" s="41" t="s">
+        <v>114</v>
+      </c>
+      <c r="D74" s="114">
+        <v>1596.0</v>
+      </c>
+      <c r="E74" s="37">
+        <f t="shared" si="8"/>
+        <v>83400</v>
+      </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
       <c r="I74" s="1"/>
       <c r="J74" s="1"/>
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
       <c r="M74" s="1"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="1"/>
       <c r="Q74" s="1"/>
       <c r="R74" s="1"/>
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
       <c r="X74" s="1"/>
       <c r="Y74" s="5"/>
       <c r="Z74" s="5"/>
     </row>
-    <row r="75" ht="33.75" customHeight="1">
-[...10 lines deleted...]
-        <v>1400.0</v>
+    <row r="75" ht="33.0" customHeight="1">
+      <c r="A75" s="39">
+        <v>7.11059601E8</v>
+      </c>
+      <c r="B75" s="115" t="s">
+        <v>115</v>
+      </c>
+      <c r="C75" s="41" t="s">
+        <v>116</v>
+      </c>
+      <c r="D75" s="114">
+        <v>2204.0</v>
       </c>
       <c r="E75" s="37">
-        <f t="shared" ref="E75:E81" si="11">_xlfn.CEILING.MATH((D75*$A$3),300)</f>
-        <v>72600</v>
+        <f t="shared" si="8"/>
+        <v>115200</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
       <c r="I75" s="1"/>
       <c r="J75" s="1"/>
       <c r="K75" s="1"/>
       <c r="L75" s="1"/>
       <c r="M75" s="1"/>
       <c r="N75" s="1"/>
       <c r="O75" s="1"/>
       <c r="P75" s="1"/>
       <c r="Q75" s="1"/>
       <c r="R75" s="1"/>
       <c r="S75" s="1"/>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
       <c r="X75" s="1"/>
       <c r="Y75" s="5"/>
       <c r="Z75" s="5"/>
     </row>
-    <row r="76" ht="33.0" customHeight="1">
+    <row r="76" ht="31.5" customHeight="1">
       <c r="A76" s="39">
-        <v>7.11059101E8</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>7.11059501E8</v>
+      </c>
+      <c r="B76" s="115" t="s">
+        <v>117</v>
       </c>
       <c r="C76" s="41" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>1286.0</v>
+        <v>118</v>
+      </c>
+      <c r="D76" s="114">
+        <v>2056.0</v>
       </c>
       <c r="E76" s="37">
-        <f t="shared" si="11"/>
-        <v>66900</v>
+        <f t="shared" si="8"/>
+        <v>107400</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
       <c r="J76" s="1"/>
       <c r="K76" s="1"/>
       <c r="L76" s="1"/>
       <c r="M76" s="1"/>
       <c r="N76" s="1"/>
       <c r="O76" s="1"/>
       <c r="P76" s="1"/>
       <c r="Q76" s="1"/>
       <c r="R76" s="1"/>
       <c r="S76" s="1"/>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
       <c r="X76" s="1"/>
       <c r="Y76" s="5"/>
       <c r="Z76" s="5"/>
     </row>
-    <row r="77" ht="33.75" customHeight="1">
-[...10 lines deleted...]
-        <v>1697.0</v>
+    <row r="77" ht="30.75" customHeight="1">
+      <c r="A77" s="43">
+        <v>7.11059502E8</v>
+      </c>
+      <c r="B77" s="116" t="s">
+        <v>119</v>
+      </c>
+      <c r="C77" s="45" t="s">
+        <v>120</v>
+      </c>
+      <c r="D77" s="117">
+        <v>2610.0</v>
       </c>
       <c r="E77" s="37">
-        <f t="shared" si="11"/>
-        <v>88200</v>
+        <f t="shared" si="8"/>
+        <v>136500</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
       <c r="I77" s="1"/>
       <c r="J77" s="1"/>
       <c r="K77" s="1"/>
       <c r="L77" s="1"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
       <c r="X77" s="1"/>
       <c r="Y77" s="5"/>
       <c r="Z77" s="5"/>
     </row>
-    <row r="78" ht="29.25" customHeight="1">
-[...15 lines deleted...]
-      </c>
+    <row r="78" ht="21.75" customHeight="1">
+      <c r="A78" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B78" s="25"/>
+      <c r="C78" s="25"/>
+      <c r="D78" s="25"/>
+      <c r="E78" s="20"/>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
       <c r="I78" s="1"/>
       <c r="J78" s="1"/>
       <c r="K78" s="1"/>
       <c r="L78" s="1"/>
       <c r="M78" s="1"/>
       <c r="N78" s="1"/>
       <c r="O78" s="1"/>
       <c r="P78" s="1"/>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
       <c r="X78" s="1"/>
       <c r="Y78" s="5"/>
       <c r="Z78" s="5"/>
     </row>
-    <row r="79" ht="33.0" customHeight="1">
-[...10 lines deleted...]
-        <v>2204.0</v>
+    <row r="79" ht="18.75" customHeight="1">
+      <c r="A79" s="33">
+        <v>7223234.0</v>
+      </c>
+      <c r="B79" s="111" t="s">
+        <v>122</v>
+      </c>
+      <c r="C79" s="118" t="s">
+        <v>123</v>
+      </c>
+      <c r="D79" s="112">
+        <v>1124.0</v>
       </c>
       <c r="E79" s="37">
-        <f t="shared" si="11"/>
-        <v>114300</v>
+        <f t="shared" ref="E79:E80" si="9">_xlfn.CEILING.MATH((D79*$A$3),300)</f>
+        <v>58800</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
       <c r="X79" s="1"/>
       <c r="Y79" s="5"/>
       <c r="Z79" s="5"/>
     </row>
-    <row r="80" ht="31.5" customHeight="1">
-[...10 lines deleted...]
-        <v>2056.0</v>
+    <row r="80" ht="18.75" customHeight="1">
+      <c r="A80" s="43">
+        <v>7223235.0</v>
+      </c>
+      <c r="B80" s="116" t="s">
+        <v>124</v>
+      </c>
+      <c r="C80" s="119" t="s">
+        <v>125</v>
+      </c>
+      <c r="D80" s="117">
+        <v>1283.0</v>
       </c>
       <c r="E80" s="37">
-        <f t="shared" si="11"/>
-        <v>106800</v>
+        <f t="shared" si="9"/>
+        <v>67200</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
       <c r="I80" s="1"/>
       <c r="J80" s="1"/>
       <c r="K80" s="1"/>
       <c r="L80" s="1"/>
       <c r="M80" s="1"/>
       <c r="N80" s="1"/>
       <c r="O80" s="1"/>
       <c r="P80" s="1"/>
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
       <c r="S80" s="1"/>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
       <c r="X80" s="1"/>
       <c r="Y80" s="5"/>
       <c r="Z80" s="5"/>
     </row>
-    <row r="81" ht="30.75" customHeight="1">
-[...15 lines deleted...]
-      </c>
+    <row r="81" ht="19.5" customHeight="1">
+      <c r="A81" s="32" t="s">
+        <v>126</v>
+      </c>
+      <c r="B81" s="25"/>
+      <c r="C81" s="25"/>
+      <c r="D81" s="25"/>
+      <c r="E81" s="20"/>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
       <c r="I81" s="1"/>
       <c r="J81" s="1"/>
       <c r="K81" s="1"/>
       <c r="L81" s="1"/>
       <c r="M81" s="1"/>
       <c r="N81" s="1"/>
       <c r="O81" s="1"/>
       <c r="P81" s="1"/>
       <c r="Q81" s="1"/>
       <c r="R81" s="1"/>
       <c r="S81" s="1"/>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
       <c r="X81" s="1"/>
       <c r="Y81" s="5"/>
       <c r="Z81" s="5"/>
     </row>
-    <row r="82" ht="21.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="E82" s="20"/>
+    <row r="82" ht="18.75" customHeight="1">
+      <c r="A82" s="120" t="s">
+        <v>127</v>
+      </c>
+      <c r="B82" s="111" t="s">
+        <v>128</v>
+      </c>
+      <c r="C82" s="35" t="s">
+        <v>129</v>
+      </c>
+      <c r="D82" s="112">
+        <v>3964.0</v>
+      </c>
+      <c r="E82" s="37">
+        <f t="shared" ref="E82:E85" si="10">_xlfn.CEILING.MATH((D82*$A$3),300)</f>
+        <v>207000</v>
+      </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
       <c r="I82" s="1"/>
       <c r="J82" s="1"/>
       <c r="K82" s="1"/>
       <c r="L82" s="1"/>
       <c r="M82" s="1"/>
       <c r="N82" s="1"/>
       <c r="O82" s="1"/>
       <c r="P82" s="1"/>
       <c r="Q82" s="1"/>
       <c r="R82" s="1"/>
       <c r="S82" s="1"/>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
       <c r="X82" s="1"/>
       <c r="Y82" s="5"/>
       <c r="Z82" s="5"/>
     </row>
     <row r="83" ht="18.75" customHeight="1">
-      <c r="A83" s="33">
-[...9 lines deleted...]
-        <v>1124.0</v>
+      <c r="A83" s="121" t="s">
+        <v>130</v>
+      </c>
+      <c r="B83" s="115" t="s">
+        <v>131</v>
+      </c>
+      <c r="C83" s="41" t="s">
+        <v>132</v>
+      </c>
+      <c r="D83" s="114">
+        <v>4802.0</v>
       </c>
       <c r="E83" s="37">
-        <f t="shared" ref="E83:E84" si="12">_xlfn.CEILING.MATH((D83*$A$3),300)</f>
-        <v>58500</v>
+        <f t="shared" si="10"/>
+        <v>250800</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
       <c r="I83" s="1"/>
       <c r="J83" s="1"/>
       <c r="K83" s="1"/>
       <c r="L83" s="1"/>
       <c r="M83" s="1"/>
       <c r="N83" s="1"/>
       <c r="O83" s="1"/>
       <c r="P83" s="1"/>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
       <c r="S83" s="1"/>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
       <c r="X83" s="1"/>
       <c r="Y83" s="5"/>
       <c r="Z83" s="5"/>
     </row>
     <row r="84" ht="18.75" customHeight="1">
-      <c r="A84" s="43">
-[...9 lines deleted...]
-        <v>1283.0</v>
+      <c r="A84" s="121" t="s">
+        <v>133</v>
+      </c>
+      <c r="B84" s="115" t="s">
+        <v>134</v>
+      </c>
+      <c r="C84" s="41" t="s">
+        <v>135</v>
+      </c>
+      <c r="D84" s="114">
+        <v>7024.0</v>
       </c>
       <c r="E84" s="37">
-        <f t="shared" si="12"/>
-        <v>66600</v>
+        <f t="shared" si="10"/>
+        <v>366900</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
       <c r="I84" s="1"/>
       <c r="J84" s="1"/>
       <c r="K84" s="1"/>
       <c r="L84" s="1"/>
       <c r="M84" s="1"/>
       <c r="N84" s="1"/>
       <c r="O84" s="1"/>
       <c r="P84" s="1"/>
       <c r="Q84" s="1"/>
       <c r="R84" s="1"/>
       <c r="S84" s="1"/>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
       <c r="X84" s="1"/>
       <c r="Y84" s="5"/>
       <c r="Z84" s="5"/>
     </row>
-    <row r="85" ht="19.5" customHeight="1">
-[...6 lines deleted...]
-      <c r="E85" s="20"/>
+    <row r="85" ht="18.75" customHeight="1">
+      <c r="A85" s="122" t="s">
+        <v>136</v>
+      </c>
+      <c r="B85" s="116" t="s">
+        <v>137</v>
+      </c>
+      <c r="C85" s="45" t="s">
+        <v>138</v>
+      </c>
+      <c r="D85" s="117">
+        <v>10640.0</v>
+      </c>
+      <c r="E85" s="37">
+        <f t="shared" si="10"/>
+        <v>555600</v>
+      </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
       <c r="I85" s="1"/>
       <c r="J85" s="1"/>
       <c r="K85" s="1"/>
       <c r="L85" s="1"/>
       <c r="M85" s="1"/>
       <c r="N85" s="1"/>
       <c r="O85" s="1"/>
       <c r="P85" s="1"/>
       <c r="Q85" s="1"/>
       <c r="R85" s="1"/>
       <c r="S85" s="1"/>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
       <c r="X85" s="1"/>
       <c r="Y85" s="5"/>
       <c r="Z85" s="5"/>
     </row>
-    <row r="86" ht="18.75" customHeight="1">
-[...15 lines deleted...]
-      </c>
+    <row r="86" ht="39.0" customHeight="1">
+      <c r="A86" s="32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B86" s="25"/>
+      <c r="C86" s="25"/>
+      <c r="D86" s="25"/>
+      <c r="E86" s="20"/>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
       <c r="I86" s="1"/>
       <c r="J86" s="1"/>
       <c r="K86" s="1"/>
       <c r="L86" s="1"/>
       <c r="M86" s="1"/>
       <c r="N86" s="1"/>
       <c r="O86" s="1"/>
       <c r="P86" s="1"/>
       <c r="Q86" s="1"/>
       <c r="R86" s="1"/>
       <c r="S86" s="1"/>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
       <c r="X86" s="1"/>
       <c r="Y86" s="5"/>
       <c r="Z86" s="5"/>
     </row>
     <row r="87" ht="18.75" customHeight="1">
-      <c r="A87" s="126" t="s">
-[...9 lines deleted...]
-        <v>4802.0</v>
+      <c r="A87" s="120" t="s">
+        <v>140</v>
+      </c>
+      <c r="B87" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="C87" s="118" t="s">
+        <v>142</v>
+      </c>
+      <c r="D87" s="123">
+        <v>2695.0</v>
       </c>
       <c r="E87" s="37">
-        <f t="shared" si="13"/>
-        <v>249000</v>
+        <f t="shared" ref="E87:E88" si="11">_xlfn.CEILING.MATH((D87*$A$3),300)</f>
+        <v>140700</v>
       </c>
       <c r="F87" s="1"/>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
       <c r="I87" s="1"/>
       <c r="J87" s="1"/>
       <c r="K87" s="1"/>
       <c r="L87" s="1"/>
       <c r="M87" s="1"/>
       <c r="N87" s="1"/>
       <c r="O87" s="1"/>
       <c r="P87" s="1"/>
       <c r="Q87" s="1"/>
       <c r="R87" s="1"/>
       <c r="S87" s="1"/>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
       <c r="X87" s="1"/>
       <c r="Y87" s="5"/>
       <c r="Z87" s="5"/>
     </row>
     <row r="88" ht="18.75" customHeight="1">
-      <c r="A88" s="126" t="s">
-[...9 lines deleted...]
-        <v>7024.0</v>
+      <c r="A88" s="122" t="s">
+        <v>143</v>
+      </c>
+      <c r="B88" s="116" t="s">
+        <v>144</v>
+      </c>
+      <c r="C88" s="119" t="s">
+        <v>145</v>
+      </c>
+      <c r="D88" s="117">
+        <v>3484.0</v>
       </c>
       <c r="E88" s="37">
-        <f t="shared" si="13"/>
-        <v>363900</v>
+        <f t="shared" si="11"/>
+        <v>182100</v>
       </c>
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
       <c r="I88" s="1"/>
       <c r="J88" s="1"/>
       <c r="K88" s="1"/>
       <c r="L88" s="1"/>
       <c r="M88" s="1"/>
       <c r="N88" s="1"/>
       <c r="O88" s="1"/>
       <c r="P88" s="1"/>
       <c r="Q88" s="1"/>
       <c r="R88" s="1"/>
       <c r="S88" s="1"/>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
       <c r="X88" s="1"/>
       <c r="Y88" s="5"/>
       <c r="Z88" s="5"/>
     </row>
-    <row r="89" ht="18.75" customHeight="1">
-[...15 lines deleted...]
-      </c>
+    <row r="89" ht="48.75" customHeight="1">
+      <c r="A89" s="32" t="s">
+        <v>146</v>
+      </c>
+      <c r="B89" s="25"/>
+      <c r="C89" s="25"/>
+      <c r="D89" s="25"/>
+      <c r="E89" s="20"/>
       <c r="F89" s="1"/>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
       <c r="I89" s="1"/>
       <c r="J89" s="1"/>
       <c r="K89" s="1"/>
       <c r="L89" s="1"/>
       <c r="M89" s="1"/>
       <c r="N89" s="1"/>
       <c r="O89" s="1"/>
       <c r="P89" s="1"/>
       <c r="Q89" s="1"/>
       <c r="R89" s="1"/>
       <c r="S89" s="1"/>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
       <c r="X89" s="1"/>
       <c r="Y89" s="5"/>
       <c r="Z89" s="5"/>
     </row>
-    <row r="90" ht="39.0" customHeight="1">
-[...6 lines deleted...]
-      <c r="E90" s="20"/>
+    <row r="90" ht="18.75" customHeight="1">
+      <c r="A90" s="120" t="s">
+        <v>147</v>
+      </c>
+      <c r="B90" s="111" t="s">
+        <v>148</v>
+      </c>
+      <c r="C90" s="118" t="s">
+        <v>149</v>
+      </c>
+      <c r="D90" s="112">
+        <v>2788.0</v>
+      </c>
+      <c r="E90" s="37">
+        <f t="shared" ref="E90:E92" si="12">_xlfn.CEILING.MATH((D90*$A$3),300)</f>
+        <v>145800</v>
+      </c>
       <c r="F90" s="1"/>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
       <c r="I90" s="1"/>
       <c r="J90" s="1"/>
       <c r="K90" s="1"/>
       <c r="L90" s="1"/>
       <c r="M90" s="1"/>
       <c r="N90" s="1"/>
       <c r="O90" s="1"/>
       <c r="P90" s="1"/>
       <c r="Q90" s="1"/>
       <c r="R90" s="1"/>
       <c r="S90" s="1"/>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
       <c r="X90" s="1"/>
       <c r="Y90" s="5"/>
       <c r="Z90" s="5"/>
     </row>
     <row r="91" ht="18.75" customHeight="1">
-      <c r="A91" s="125" t="s">
-[...9 lines deleted...]
-        <v>2695.0</v>
+      <c r="A91" s="39" t="s">
+        <v>150</v>
+      </c>
+      <c r="B91" s="115" t="s">
+        <v>151</v>
+      </c>
+      <c r="C91" s="41" t="s">
+        <v>152</v>
+      </c>
+      <c r="D91" s="114">
+        <v>3588.0</v>
       </c>
       <c r="E91" s="37">
-        <f t="shared" ref="E91:E92" si="14">_xlfn.CEILING.MATH((D91*$A$3),300)</f>
-        <v>139800</v>
+        <f t="shared" si="12"/>
+        <v>187500</v>
       </c>
       <c r="F91" s="1"/>
       <c r="G91" s="1"/>
       <c r="H91" s="1"/>
       <c r="I91" s="1"/>
       <c r="J91" s="1"/>
       <c r="K91" s="1"/>
       <c r="L91" s="1"/>
       <c r="M91" s="1"/>
       <c r="N91" s="1"/>
       <c r="O91" s="1"/>
       <c r="P91" s="1"/>
       <c r="Q91" s="1"/>
       <c r="R91" s="1"/>
       <c r="S91" s="1"/>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
       <c r="X91" s="1"/>
       <c r="Y91" s="5"/>
       <c r="Z91" s="5"/>
     </row>
     <row r="92" ht="18.75" customHeight="1">
-      <c r="A92" s="127" t="s">
-[...9 lines deleted...]
-        <v>3484.0</v>
+      <c r="A92" s="122" t="s">
+        <v>153</v>
+      </c>
+      <c r="B92" s="116" t="s">
+        <v>154</v>
+      </c>
+      <c r="C92" s="119" t="s">
+        <v>155</v>
+      </c>
+      <c r="D92" s="117">
+        <v>4290.0</v>
       </c>
       <c r="E92" s="37">
-        <f t="shared" si="14"/>
-        <v>180600</v>
+        <f t="shared" si="12"/>
+        <v>224100</v>
       </c>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
       <c r="I92" s="1"/>
       <c r="J92" s="1"/>
       <c r="K92" s="1"/>
       <c r="L92" s="1"/>
       <c r="M92" s="1"/>
       <c r="N92" s="1"/>
       <c r="O92" s="1"/>
       <c r="P92" s="1"/>
       <c r="Q92" s="1"/>
       <c r="R92" s="1"/>
       <c r="S92" s="1"/>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
       <c r="X92" s="1"/>
       <c r="Y92" s="5"/>
       <c r="Z92" s="5"/>
     </row>
-    <row r="93" ht="48.75" customHeight="1">
+    <row r="93" ht="23.25" customHeight="1">
       <c r="A93" s="32" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B93" s="25"/>
       <c r="C93" s="25"/>
       <c r="D93" s="25"/>
       <c r="E93" s="20"/>
       <c r="F93" s="1"/>
       <c r="G93" s="1"/>
       <c r="H93" s="1"/>
       <c r="I93" s="1"/>
       <c r="J93" s="1"/>
       <c r="K93" s="1"/>
       <c r="L93" s="1"/>
       <c r="M93" s="1"/>
       <c r="N93" s="1"/>
       <c r="O93" s="1"/>
       <c r="P93" s="1"/>
       <c r="Q93" s="1"/>
       <c r="R93" s="1"/>
       <c r="S93" s="1"/>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
       <c r="X93" s="1"/>
       <c r="Y93" s="5"/>
       <c r="Z93" s="5"/>
     </row>
     <row r="94" ht="18.75" customHeight="1">
-      <c r="A94" s="125" t="s">
-[...9 lines deleted...]
-        <v>2788.0</v>
+      <c r="A94" s="120" t="s">
+        <v>157</v>
+      </c>
+      <c r="B94" s="124" t="s">
+        <v>158</v>
+      </c>
+      <c r="C94" s="35" t="s">
+        <v>159</v>
+      </c>
+      <c r="D94" s="112">
+        <v>1209.0</v>
       </c>
       <c r="E94" s="37">
-        <f t="shared" ref="E94:E96" si="15">_xlfn.CEILING.MATH((D94*$A$3),300)</f>
-        <v>144600</v>
+        <f t="shared" ref="E94:E100" si="13">_xlfn.CEILING.MATH((D94*$A$3),300)</f>
+        <v>63300</v>
       </c>
       <c r="F94" s="1"/>
       <c r="G94" s="1"/>
       <c r="H94" s="1"/>
       <c r="I94" s="1"/>
       <c r="J94" s="1"/>
       <c r="K94" s="1"/>
       <c r="L94" s="1"/>
       <c r="M94" s="1"/>
       <c r="N94" s="1"/>
       <c r="O94" s="1"/>
       <c r="P94" s="1"/>
       <c r="Q94" s="1"/>
       <c r="R94" s="1"/>
       <c r="S94" s="1"/>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
       <c r="X94" s="1"/>
       <c r="Y94" s="5"/>
       <c r="Z94" s="5"/>
     </row>
     <row r="95" ht="18.75" customHeight="1">
-      <c r="A95" s="39" t="s">
-[...9 lines deleted...]
-        <v>3588.0</v>
+      <c r="A95" s="121" t="s">
+        <v>160</v>
+      </c>
+      <c r="B95" s="125" t="s">
+        <v>161</v>
+      </c>
+      <c r="C95" s="63" t="s">
+        <v>162</v>
+      </c>
+      <c r="D95" s="114">
+        <v>1311.0</v>
       </c>
       <c r="E95" s="37">
-        <f t="shared" si="15"/>
-        <v>186000</v>
+        <f t="shared" si="13"/>
+        <v>68700</v>
       </c>
       <c r="F95" s="1"/>
       <c r="G95" s="1"/>
       <c r="H95" s="1"/>
       <c r="I95" s="1"/>
       <c r="J95" s="1"/>
       <c r="K95" s="1"/>
       <c r="L95" s="1"/>
       <c r="M95" s="1"/>
       <c r="N95" s="1"/>
       <c r="O95" s="1"/>
       <c r="P95" s="1"/>
       <c r="Q95" s="1"/>
       <c r="R95" s="1"/>
       <c r="S95" s="1"/>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
       <c r="X95" s="1"/>
       <c r="Y95" s="5"/>
       <c r="Z95" s="5"/>
     </row>
     <row r="96" ht="18.75" customHeight="1">
-      <c r="A96" s="127" t="s">
-[...9 lines deleted...]
-        <v>4290.0</v>
+      <c r="A96" s="39" t="s">
+        <v>163</v>
+      </c>
+      <c r="B96" s="125" t="s">
+        <v>164</v>
+      </c>
+      <c r="C96" s="41" t="s">
+        <v>165</v>
+      </c>
+      <c r="D96" s="114">
+        <v>1646.0</v>
       </c>
       <c r="E96" s="37">
-        <f t="shared" si="15"/>
-        <v>222300</v>
+        <f t="shared" si="13"/>
+        <v>86100</v>
       </c>
       <c r="F96" s="1"/>
       <c r="G96" s="1"/>
       <c r="H96" s="1"/>
       <c r="I96" s="1"/>
       <c r="J96" s="1"/>
       <c r="K96" s="1"/>
       <c r="L96" s="1"/>
       <c r="M96" s="1"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
       <c r="Q96" s="1"/>
       <c r="R96" s="1"/>
       <c r="S96" s="1"/>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
       <c r="X96" s="1"/>
       <c r="Y96" s="5"/>
       <c r="Z96" s="5"/>
     </row>
-    <row r="97" ht="23.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="E97" s="20"/>
+    <row r="97" ht="18.75" customHeight="1">
+      <c r="A97" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="B97" s="125" t="s">
+        <v>167</v>
+      </c>
+      <c r="C97" s="41" t="s">
+        <v>168</v>
+      </c>
+      <c r="D97" s="114">
+        <v>1802.0</v>
+      </c>
+      <c r="E97" s="37">
+        <f t="shared" si="13"/>
+        <v>94200</v>
+      </c>
       <c r="F97" s="1"/>
       <c r="G97" s="1"/>
       <c r="H97" s="1"/>
       <c r="I97" s="1"/>
       <c r="J97" s="1"/>
       <c r="K97" s="1"/>
       <c r="L97" s="1"/>
       <c r="M97" s="1"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1"/>
       <c r="Q97" s="1"/>
       <c r="R97" s="1"/>
       <c r="S97" s="1"/>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
       <c r="X97" s="1"/>
       <c r="Y97" s="5"/>
       <c r="Z97" s="5"/>
     </row>
-    <row r="98" ht="18.75" customHeight="1">
-[...10 lines deleted...]
-        <v>1209.0</v>
+    <row r="98" ht="30.75" customHeight="1">
+      <c r="A98" s="121" t="s">
+        <v>169</v>
+      </c>
+      <c r="B98" s="125" t="s">
+        <v>170</v>
+      </c>
+      <c r="C98" s="41" t="s">
+        <v>171</v>
+      </c>
+      <c r="D98" s="114">
+        <v>1626.0</v>
       </c>
       <c r="E98" s="37">
-        <f t="shared" ref="E98:E104" si="16">_xlfn.CEILING.MATH((D98*$A$3),300)</f>
-        <v>62700</v>
+        <f t="shared" si="13"/>
+        <v>84900</v>
       </c>
       <c r="F98" s="1"/>
       <c r="G98" s="1"/>
       <c r="H98" s="1"/>
       <c r="I98" s="1"/>
       <c r="J98" s="1"/>
       <c r="K98" s="1"/>
       <c r="L98" s="1"/>
       <c r="M98" s="1"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
       <c r="Q98" s="1"/>
       <c r="R98" s="1"/>
       <c r="S98" s="1"/>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
       <c r="X98" s="1"/>
       <c r="Y98" s="5"/>
       <c r="Z98" s="5"/>
     </row>
-    <row r="99" ht="18.75" customHeight="1">
-[...10 lines deleted...]
-        <v>1311.0</v>
+    <row r="99" ht="31.5" customHeight="1">
+      <c r="A99" s="39" t="s">
+        <v>172</v>
+      </c>
+      <c r="B99" s="125" t="s">
+        <v>173</v>
+      </c>
+      <c r="C99" s="41" t="s">
+        <v>174</v>
+      </c>
+      <c r="D99" s="114">
+        <v>1790.0</v>
       </c>
       <c r="E99" s="37">
-        <f t="shared" si="16"/>
-        <v>68100</v>
+        <f t="shared" si="13"/>
+        <v>93600</v>
       </c>
       <c r="F99" s="1"/>
       <c r="G99" s="1"/>
       <c r="H99" s="1"/>
       <c r="I99" s="1"/>
       <c r="J99" s="1"/>
       <c r="K99" s="1"/>
       <c r="L99" s="1"/>
       <c r="M99" s="1"/>
       <c r="N99" s="1"/>
       <c r="O99" s="1"/>
       <c r="P99" s="1"/>
       <c r="Q99" s="1"/>
       <c r="R99" s="1"/>
       <c r="S99" s="1"/>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
       <c r="X99" s="1"/>
       <c r="Y99" s="5"/>
       <c r="Z99" s="5"/>
     </row>
-    <row r="100" ht="18.75" customHeight="1">
-[...10 lines deleted...]
-        <v>1646.0</v>
+    <row r="100" ht="30.75" customHeight="1">
+      <c r="A100" s="122">
+        <v>7113493.0</v>
+      </c>
+      <c r="B100" s="126" t="s">
+        <v>175</v>
+      </c>
+      <c r="C100" s="45" t="s">
+        <v>176</v>
+      </c>
+      <c r="D100" s="117">
+        <v>2477.0</v>
       </c>
       <c r="E100" s="37">
-        <f t="shared" si="16"/>
-        <v>85500</v>
+        <f t="shared" si="13"/>
+        <v>129300</v>
       </c>
       <c r="F100" s="1"/>
       <c r="G100" s="1"/>
       <c r="H100" s="1"/>
       <c r="I100" s="1"/>
       <c r="J100" s="1"/>
       <c r="K100" s="1"/>
       <c r="L100" s="1"/>
       <c r="M100" s="1"/>
       <c r="N100" s="1"/>
       <c r="O100" s="1"/>
       <c r="P100" s="1"/>
       <c r="Q100" s="1"/>
       <c r="R100" s="1"/>
       <c r="S100" s="1"/>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
       <c r="X100" s="1"/>
       <c r="Y100" s="5"/>
       <c r="Z100" s="5"/>
     </row>
-    <row r="101" ht="18.75" customHeight="1">
-[...15 lines deleted...]
-      </c>
+    <row r="101" ht="20.25" customHeight="1">
+      <c r="A101" s="32" t="s">
+        <v>177</v>
+      </c>
+      <c r="B101" s="25"/>
+      <c r="C101" s="25"/>
+      <c r="D101" s="25"/>
+      <c r="E101" s="20"/>
       <c r="F101" s="1"/>
       <c r="G101" s="1"/>
       <c r="H101" s="1"/>
       <c r="I101" s="1"/>
       <c r="J101" s="1"/>
       <c r="K101" s="1"/>
       <c r="L101" s="1"/>
       <c r="M101" s="1"/>
       <c r="N101" s="1"/>
       <c r="O101" s="1"/>
       <c r="P101" s="1"/>
       <c r="Q101" s="1"/>
       <c r="R101" s="1"/>
       <c r="S101" s="1"/>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
       <c r="X101" s="1"/>
       <c r="Y101" s="5"/>
       <c r="Z101" s="5"/>
     </row>
-    <row r="102" ht="30.75" customHeight="1">
-[...14 lines deleted...]
-        <v>84300</v>
+    <row r="102" ht="18.75" customHeight="1">
+      <c r="A102" s="120" t="s">
+        <v>178</v>
+      </c>
+      <c r="B102" s="111" t="s">
+        <v>179</v>
+      </c>
+      <c r="C102" s="118"/>
+      <c r="D102" s="112">
+        <v>351.0</v>
+      </c>
+      <c r="E102" s="127">
+        <f t="shared" ref="E102:E104" si="14">_xlfn.CEILING.MATH((D102*$A$3),300)</f>
+        <v>18600</v>
       </c>
       <c r="F102" s="1"/>
       <c r="G102" s="1"/>
       <c r="H102" s="1"/>
       <c r="I102" s="1"/>
       <c r="J102" s="1"/>
       <c r="K102" s="1"/>
       <c r="L102" s="1"/>
       <c r="M102" s="1"/>
       <c r="N102" s="1"/>
       <c r="O102" s="1"/>
       <c r="P102" s="1"/>
       <c r="Q102" s="1"/>
       <c r="R102" s="1"/>
       <c r="S102" s="1"/>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
       <c r="X102" s="1"/>
       <c r="Y102" s="5"/>
       <c r="Z102" s="5"/>
     </row>
-    <row r="103" ht="31.5" customHeight="1">
+    <row r="103" ht="18.75" customHeight="1">
       <c r="A103" s="39" t="s">
-        <v>176</v>
-[...8 lines deleted...]
-        <v>1790.0</v>
+        <v>180</v>
+      </c>
+      <c r="B103" s="115" t="s">
+        <v>181</v>
+      </c>
+      <c r="C103" s="41"/>
+      <c r="D103" s="114">
+        <v>351.0</v>
       </c>
       <c r="E103" s="37">
-        <f t="shared" si="16"/>
-        <v>93000</v>
+        <f t="shared" si="14"/>
+        <v>18600</v>
       </c>
       <c r="F103" s="1"/>
       <c r="G103" s="1"/>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
       <c r="L103" s="1"/>
       <c r="M103" s="1"/>
       <c r="N103" s="1"/>
       <c r="O103" s="1"/>
       <c r="P103" s="1"/>
       <c r="Q103" s="1"/>
       <c r="R103" s="1"/>
       <c r="S103" s="1"/>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
       <c r="X103" s="1"/>
       <c r="Y103" s="5"/>
       <c r="Z103" s="5"/>
     </row>
-    <row r="104" ht="30.75" customHeight="1">
-[...14 lines deleted...]
-        <v>128400</v>
+    <row r="104" ht="18.75" customHeight="1">
+      <c r="A104" s="122" t="s">
+        <v>182</v>
+      </c>
+      <c r="B104" s="116" t="s">
+        <v>183</v>
+      </c>
+      <c r="C104" s="119"/>
+      <c r="D104" s="117">
+        <v>325.0</v>
+      </c>
+      <c r="E104" s="77">
+        <f t="shared" si="14"/>
+        <v>17100</v>
       </c>
       <c r="F104" s="1"/>
       <c r="G104" s="1"/>
       <c r="H104" s="1"/>
       <c r="I104" s="1"/>
       <c r="J104" s="1"/>
       <c r="K104" s="1"/>
       <c r="L104" s="1"/>
       <c r="M104" s="1"/>
       <c r="N104" s="1"/>
       <c r="O104" s="1"/>
       <c r="P104" s="1"/>
       <c r="Q104" s="1"/>
       <c r="R104" s="1"/>
       <c r="S104" s="1"/>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
       <c r="X104" s="1"/>
       <c r="Y104" s="5"/>
       <c r="Z104" s="5"/>
     </row>
-    <row r="105" ht="20.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="E105" s="20"/>
+    <row r="105" ht="18.75" customHeight="1">
+      <c r="A105" s="1"/>
+      <c r="B105" s="1"/>
+      <c r="C105" s="1"/>
+      <c r="D105" s="3"/>
+      <c r="E105" s="4"/>
       <c r="F105" s="1"/>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
       <c r="I105" s="1"/>
       <c r="J105" s="1"/>
       <c r="K105" s="1"/>
       <c r="L105" s="1"/>
       <c r="M105" s="1"/>
       <c r="N105" s="1"/>
       <c r="O105" s="1"/>
       <c r="P105" s="1"/>
       <c r="Q105" s="1"/>
       <c r="R105" s="1"/>
       <c r="S105" s="1"/>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
       <c r="X105" s="1"/>
       <c r="Y105" s="5"/>
       <c r="Z105" s="5"/>
     </row>
     <row r="106" ht="18.75" customHeight="1">
-      <c r="A106" s="125" t="s">
-[...12 lines deleted...]
-      </c>
+      <c r="A106" s="1"/>
+      <c r="B106" s="1"/>
+      <c r="C106" s="1"/>
+      <c r="D106" s="3"/>
+      <c r="E106" s="4"/>
       <c r="F106" s="1"/>
       <c r="G106" s="1"/>
       <c r="H106" s="1"/>
       <c r="I106" s="1"/>
       <c r="J106" s="1"/>
       <c r="K106" s="1"/>
       <c r="L106" s="1"/>
       <c r="M106" s="1"/>
       <c r="N106" s="1"/>
       <c r="O106" s="1"/>
       <c r="P106" s="1"/>
       <c r="Q106" s="1"/>
       <c r="R106" s="1"/>
       <c r="S106" s="1"/>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
       <c r="X106" s="1"/>
       <c r="Y106" s="5"/>
       <c r="Z106" s="5"/>
     </row>
     <row r="107" ht="18.75" customHeight="1">
-      <c r="A107" s="39" t="s">
-[...12 lines deleted...]
-      </c>
+      <c r="A107" s="1"/>
+      <c r="B107" s="1"/>
+      <c r="C107" s="1"/>
+      <c r="D107" s="3"/>
+      <c r="E107" s="4"/>
       <c r="F107" s="1"/>
       <c r="G107" s="1"/>
       <c r="H107" s="1"/>
       <c r="I107" s="1"/>
       <c r="J107" s="1"/>
       <c r="K107" s="1"/>
       <c r="L107" s="1"/>
       <c r="M107" s="1"/>
       <c r="N107" s="1"/>
       <c r="O107" s="1"/>
       <c r="P107" s="1"/>
       <c r="Q107" s="1"/>
       <c r="R107" s="1"/>
       <c r="S107" s="1"/>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
       <c r="X107" s="1"/>
       <c r="Y107" s="5"/>
       <c r="Z107" s="5"/>
     </row>
     <row r="108" ht="18.75" customHeight="1">
-      <c r="A108" s="127" t="s">
-[...12 lines deleted...]
-      </c>
+      <c r="A108" s="1"/>
+      <c r="B108" s="1"/>
+      <c r="C108" s="1"/>
+      <c r="D108" s="3"/>
+      <c r="E108" s="4"/>
       <c r="F108" s="1"/>
       <c r="G108" s="1"/>
       <c r="H108" s="1"/>
       <c r="I108" s="1"/>
       <c r="J108" s="1"/>
       <c r="K108" s="1"/>
       <c r="L108" s="1"/>
       <c r="M108" s="1"/>
       <c r="N108" s="1"/>
       <c r="O108" s="1"/>
       <c r="P108" s="1"/>
       <c r="Q108" s="1"/>
       <c r="R108" s="1"/>
       <c r="S108" s="1"/>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
       <c r="X108" s="1"/>
       <c r="Y108" s="5"/>
       <c r="Z108" s="5"/>
     </row>
     <row r="109" ht="18.75" customHeight="1">
       <c r="A109" s="1"/>
       <c r="B109" s="1"/>
@@ -30723,202 +30629,94 @@
       <c r="C996" s="1"/>
       <c r="D996" s="3"/>
       <c r="E996" s="4"/>
       <c r="F996" s="1"/>
       <c r="G996" s="1"/>
       <c r="H996" s="1"/>
       <c r="I996" s="1"/>
       <c r="J996" s="1"/>
       <c r="K996" s="1"/>
       <c r="L996" s="1"/>
       <c r="M996" s="1"/>
       <c r="N996" s="1"/>
       <c r="O996" s="1"/>
       <c r="P996" s="1"/>
       <c r="Q996" s="1"/>
       <c r="R996" s="1"/>
       <c r="S996" s="1"/>
       <c r="T996" s="1"/>
       <c r="U996" s="1"/>
       <c r="V996" s="1"/>
       <c r="W996" s="1"/>
       <c r="X996" s="1"/>
       <c r="Y996" s="5"/>
       <c r="Z996" s="5"/>
     </row>
-    <row r="997" ht="18.75" customHeight="1">
-[...110 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="45">
+  <mergeCells count="44">
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="A17:E17"/>
-    <mergeCell ref="A21:C21"/>
-[...2 lines deleted...]
-    <mergeCell ref="A33:E33"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A29:E29"/>
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="C45:C46"/>
+    <mergeCell ref="D45:E45"/>
     <mergeCell ref="A38:E38"/>
-    <mergeCell ref="B49:B50"/>
-[...11 lines deleted...]
-    <mergeCell ref="A62:E62"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A58:E58"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="A70:E70"/>
+    <mergeCell ref="A78:E78"/>
+    <mergeCell ref="A81:E81"/>
+    <mergeCell ref="A86:E86"/>
+    <mergeCell ref="A89:E89"/>
+    <mergeCell ref="A93:E93"/>
+    <mergeCell ref="A101:E101"/>
     <mergeCell ref="B63:C63"/>
     <mergeCell ref="B64:C64"/>
-    <mergeCell ref="B65:C65"/>
-[...14 lines deleted...]
-    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="A67:A68"/>
+    <mergeCell ref="B67:B68"/>
+    <mergeCell ref="C67:C68"/>
+    <mergeCell ref="D67:E67"/>
+    <mergeCell ref="A69:E69"/>
   </mergeCells>
+  <conditionalFormatting sqref="D50:D57 E50">
+    <cfRule type="notContainsBlanks" dxfId="0" priority="1">
+      <formula>LEN(TRIM(D50))&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins bottom="0.35433070866141736" footer="0.0" header="0.0" left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="69" man="1"/>
-    <brk id="40" man="1"/>
+    <brk id="65" man="1"/>
+    <brk id="36" man="1"/>
   </rowBreaks>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NataAS</dc:creator>
 </cp:coreProperties>
 </file>